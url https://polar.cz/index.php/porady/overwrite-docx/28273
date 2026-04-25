--- v0 (2025-12-29)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.4.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolek ADAM uspořádal pro mladé lidi s autismem taneční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taneční pro mladé lidi s autismem uspořádal už podruhé havířovský spolek ADAM. Tanečním mistrem byl Zdeněk Chlopčík a partnery tanečníkům dělaly dobrovolnice z ADRY. Své taneční dovednosti páry předvedly na slavnostní šluskoloně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,54 +178,52 @@
         <w:t xml:space="preserve">Marie Gerdová, ředitelka spolku ADAM: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Toto taneční je naprosto výjimečné v tom, protože spoustu mladých lidí s autismem má obavy, strach jít na běžné taneční. Mají obavy, že zažijí odmítnutí a posměch a tady jsou přijatí takoví, jací jsou. Tady to taneční je proto, aby zažili úspěch a díky skvělému vedení tanečního mistra Zdeňka Chlopčíka si myslím, že se mládež cítila skvěle, užívali si ty kroky, naučili se je skvěle a dnes se těšíme, jak nám rodičům to předvedou, což je pro nás také obrovský zážitek vidět své dítě na tanečních.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Taneční se mohlo uskutečnit i díky Studentského klubu ADRA. Mladým mužům dělaly garde právě dobrovolnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea, dobrovolnice Studentského klubu ADRA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Předem jsme nevěděli, kterého partnera budeme mít a nikdo jsme nevěděli, do čeho jdeme. Nakonec si partneři vybírali nás a bylo to strašně super. Ty lekce jsou úžasné. Pan Chlopčík je strašně shovívavý vůči tomu, že tady jsou ti chlapci s autismem. Je to super. Učili jsme se blues, anglický valčík, mambo a polku a nám jde nejlépe asi polka.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Předem jsme nevěděli, kterého partnera budeme mít a nikdo jsme nevěděli, do čeho jdeme. Nakonec si partneři vybírali nás a bylo to strašně super. Ty lekce jsou úžasné. Pan Chlopčík je strašně shovívavý vůči tomu, že tady jsou ti chlapci s autismem. Je to super. Učili jsme se blues, anglický valčík, mambo a polku a nám jde nejlépe asi polka.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teodor, tanečník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že jsem se naučil dost tanců, které se mi velmi líbí. Na dnešek jsem se velmi těšil. Užil jsem si to velice, líbí se mi to tu." Už třeba půjdete někam tančit s partnerkou? “Pokud nějakou budu mít, tak určitě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip, tanečník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Těším se hodně, hodně to pro mne znamená. Jsem moc spokojený s partnerkou." A když bude příležitost, půjdete si někam zatančit? “Pokud bude možnost, tak určitě.”</w:t>
       </w:r>
@@ -528,93 +641,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-22-04-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>