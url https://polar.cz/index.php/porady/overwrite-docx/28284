--- v0 (2026-03-01)
+++ v1 (2026-06-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.4.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Úředníci MSK uklidili haldu odpadu u Karvinského srdce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Početná skupina pracovníků krajského úřadu moravskoslezského kraje se v pátek pustila do úklidu okolí Karvinského srdce. Jde o jezírko nedaleko Dolu ČSA v Karviné, které vzniklo v důsledků poddolování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -113,53 +228,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné poprvé zastavil Legiovlak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velký zájem ze strany veřejnosti, ale i škol byl v Karviné o prohlídku Legiovlaku. V komentovaných prohlídkách se návštěvníci dozvěděli příběhy československých legionářů v Rusku a jejich cestu po Transsibiřské magistrále zpět domů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Replika legiovlaku zastavila na karvinském nádraží poprvé od roku 2015, kdy tento historický začal jezdit a připomínat život a boj čs. legionářů na Transsibiřské magistrále. Odborný výklad poskytli školákům i dospělým návštěvníkům průvodci v replikách legionářských stejnokrojů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Replika legiovlaku zastavila na karvinském nádraží poprvé od roku 2015, kdy tento historický začal jezdit a připomínat život a boj čs. legionářů na Transsibiřské magistrále. Odborný výklad poskytli školákům i dospělým návštěvníkům průvodci v replikách legionářských stejnokrojů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Müller , vedoucí jedné z posádek Legiovlaku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ty uniformy, které máme na sobě, odpovídají druhé polovině roku 1918 a byli typické pro naše legionáře, respektive úprava těch uniforem, jinak jsou to původně uniformy carské, ale bylo zapotřebí, aby se ti vojáci se od těch jednotlivých armád odlišovali, ta uniforma má svá specifika. Legiovlak se skládá celkově ze 13 vozů, jsou to repliky vagonů, které používali čs. legionáři. Snažili jsme se tu soupravu sestavit tak, abychom tady sestavili různé aspekty života těch legionářů v průběhu ruské občanské války mezi lety 1918-1920. Každý návštěvník si tady může najít nějaké své téma, není to jen o zbraních, ale dozvíte se tady informace o zdravotnictví, stravování vojáků, technického zázemí, chlapci mají v oblibě obrněný vagon.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O zájem a návštěvnost neměli průvodci nouzi, každý den sem přicházeli celé třídy žáků a studentů a to nejen z Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,56 +291,51 @@
         <w:t xml:space="preserve">Masarykova ZŠ a MŠ Český Těšín</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V dějepise i v občanské nauce se tady toto využívá, v dějepise ve větší míře, v občanské nauce menší.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvnice Legiovlaku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Bylo to zajímavé. Třeba to kde spali. Že umrzali u oken a museli být uprostřed a střídat se.”  "Nejvíc mě zaujal asi ten třetí vagon s medicínou a se vším, že tam byla jen dvě lůžka a dokázali se o všechny postarat, když tam byli jen tři na čtyřicet.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celkově měli legionáři na Sibiři  k dispozici 259 vlaků, dohromady 11 tisíc vagónů.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Pojízdné muzeum má připomínat, čeho byli součástí.</w:t>
+        <w:t xml:space="preserve">Celkově měli legionáři na Sibiři  k dispozici 259 vlaků, dohromady 11 tisíc vagónů. Pojízdné muzeum má připomínat, čeho byli součástí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Müller</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, vedoucí jedné z posádek Legiovlaku</w:t>
       </w:r>
@@ -275,171 +384,166 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> REGISTRACE ZÁVODŮ REVÍRNÍ POHODOVÉ PADESÁTKY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po úspěšném prvním loňském ročníku sportovní akce nazvané Revírní pohodová padesátka se v Karviné uskuteční letos další ročník. Konat se bude v neděli 25. června, registrace ale již byla spuštěna. Na startovní čáru se může postavit úplně každý, tratě jsou připraveny pro každou výkonnostní úroveň a i letos si budou moci zaběhat děti. Součástí akce bude i tradiční městský běh na 10 km. Více informací a přihlášky najdete na wewww.poho50.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POSLEDNÍ ŠANCE ZAŽÍT V KNIHOVNĚ DOBRODRUŽSTVÍ</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinská regionální knihovna zve všechny čtenáře Na putování po knihovně. Šanci zúčastnit se poznávací a dobrodružné hry mají všichni do konce dubna. herní plán, na který se sbírají razítka, je možné vyzvednout na kterékoliv pobočce knihovny, na konci dobrodružství čeká na každého odměna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NA LODIČKÁCH ZAČÍNÁ SEZONA</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iniciativa Dokořán oficiálně zahajuje na Lodičkách 29. dubna svou letošní sezonu. Těšit se můžete na vystoupení tří kapel, zazní vlastní tvorba, blues rocková klasika, lidová hudba ze světa, flamenco i pop rockové hity kapely Ajdontker. Začátek je v 17 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští hokejbalisté vyhráli dva domácí zápasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Extraligoví karvinští hokejbalisté postoupili do play-off. O víkendu odehráli za podpory fanoušků dva náročné domácí zápasy s Hokejbalovým klubem Svítkov Stars Pardubice a oba zápasy vyhráli. Podívejte se.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karvinští hokejbalisté mají za sebou náročný víkend, v sobotu a v neděli se v play of, kam postoupili ze čtvrtého místa, utkali na hřišti s těžkým soupeřem ze Svítkova.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karvinští hokejbalisté mají za sebou náročný víkend, v sobotu a v neděli se v play of, kam postoupili ze čtvrtého místa, utkali na hřišti s těžkým soupeřem ze Svítkova. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rosůlek, HbK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Včera ten zápas byl jiný než dnes, dneska nastoupili jinak, ten Svítkov, neměli co ztratit, chtěli nás porazit, naštěstí jsme si je pohlídali a vyhráli jsme no. Nastupovali jsme s tím, že nikdo neví, jak to bude probíhat, museli jsme hrát disciplinovaně, snažili jsme se hrát bez faulů, nějaké tam byli, naštěstí jsme to ubránili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Rosůlek, HbK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Včera jsme si plnili svoje, byl to první zápas. My jsme byli malincí favoriti. Pojedem teď k nim a budeme se snažit urvat třetí zápas.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I nedělní druhý zápas byl velmi náročný.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I nedělní druhý zápas byl velmi náročný. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Rosůlek, HbK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Oni do nás šli, neměli co ztratit, prohrávali 10, tlačili nás, bili nás, ale díky bohu jsme to ustáli, byli jsme v oslabení, to jsme taky zvládli a oni v přesilovce nedali, my jsme toho využili a díky Bohu jsme to ustáli a vyhráli jsme ten zápas druhý.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za zmínku stojí i podpora fanoušků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za zmínku stojí i podpora fanoušků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rosůlek, HbK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ti byli vynikající. Chtěl bych všem poděkovat, byli super, takovou atmosféru jsme tady dlouho neměli:”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celoroční přípravu chtějí karvinští co nejlépe v play of zužitkovat. Teď čeká hokejbalisty rychlá regenerace, o víkendu je čeká  opět Svítkov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -570,93 +674,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-25-04-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>