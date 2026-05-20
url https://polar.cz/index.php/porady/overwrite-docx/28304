--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.4.2023, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">K zápisům do prvních tříd přišlo ve F-M přes 600 dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přes 600 dětí letos přišlo k zápisům do prvních tříd na všechny základní školy ve Frýdku-Místku i jeho okrajových částech. Zápisy probíhaly tradičně hravou formou a děti prokázaly, že se do školy těší. U stovky z nich ale rodiče požádali o odklad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -126,53 +241,52 @@
         <w:t xml:space="preserve">Anketa: 4.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to první dítě. Hlavně já si pamatuji na svůj zápis, který  jsem si teda moc neužila. Myslím si, že dneska to je nastaveno tak, že ty děti  si to opravdu užijí. Něco si odnesou, mají z toho ten zážitek. Takže se mi  líbí ten přístup školy. Že se snaží tady s tímto pracovat. Určitě." - A on se těší do první třídy? - "Myslím si, že ano. Včera mu přišla aktovka, takže s ní chodil  po domě a zkoumal, co všechno si může dát do pouzdra. Takže ano."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I letos jsem navštívil jednu ze základních škol, tady  konkrétně 4. ZŠ, kde jsem se podíval, jak probíhají zápisy. A měl jsem štěstí,  natrefil jsem na velmi bystré a chytré děti, které se do školy těší. Což mě  samozřejmě dělá velkou radost. A věřím, že naše školy jsou zajímavé, a proto jsou  i jedním z těch důvodů, proč se lidé k nám do města stěhují a chtějí  tady žít. A to je myslím to, čeho chceme společně dosáhnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K zápisům do dvanácti základních škol v rámci Frýdku-Místku  a jeho okolních částí, přišlo celkem 602 dětí. Z toho přesně u 100 dětí  rodiče požádali o odklad. Přesný počet prvňáčků tak bude znám tradičně až v září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K zápisům do dvanácti základních škol v rámci Frýdku-Místku  a jeho okolních částí, přišlo celkem 602 dětí. Z toho přesně u 100 dětí  rodiče požádali o odklad. Přesný počet prvňáčků tak bude znám tradičně až v září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Protidrogový vlak byl pro návštěvníky zážitkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -198,97 +312,94 @@
         <w:t xml:space="preserve">Pavel Tůma, autor projektu REVOLUTION  TRAIN:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Revolution train – protidrogový vlak se skládá ze šesti  vagonů. My jsme do našeho vlaku zkopírovali nebezpečná místa, která nechceme,  aby děti navštěvovaly. Děti prochází reálným příběhem, který se skutečně odehrál  mému kamarádovi před dvaceti lety. Takže děti zde uvidí 8 interaktivních místností  a šest kinosálů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem ráda, že Revolution train dorazil do Frýdku-Místku. Samozřejmě  jsme pozvali všechny základní školy z Frýdku-Místku. A úplně jsme byli  překvapeni, jaký projevily zájem. Jsou tady i z příměstské části Lískovec  už nyní. A je o to obrovský zájem. Dopoledne je program pro základní školy,  odpoledne od 15:30 to bude probíhat pro veřejnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Příběh ukazuje momenty, které se mohou přihodit každému. Jak  snadné je zaplést se se špatnou partou, sednout za volant opilý nebo pod vlivem  drog a zavinit například smrtelnou dopravní nehodu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Příběh ukazuje momenty, které se mohou přihodit každému. Jak  snadné je zaplést se se špatnou partou, sednout za volant opilý nebo pod vlivem  drog a zavinit například smrtelnou dopravní nehodu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tůma, autor projektu REVOLUTION  TRAIN:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ptáme se dětí, jak tráví volný čas, co je trápí? Jak tady ve  Frýdku-Místku kouří, popijí? Tyto anonymní data pak zpracujeme a do tří měsíců  předáme městu. Děti pak postupují reálnými příběhy, kde se snažíme pomocí zážitkové  pedagogiky ukázat, že ty drogy jim může nabízet i nejlepší kamarád a snažíme se  jim ukázat, aby našli to odmítnutí v sobě. Abychom je inspirovali ke  zdravému způsobu myšlení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Reálná situace autonehody dokresluje zážitkovou formou celý  proces. Od umístění do cely předběžného zadržení, přes policejní výslech a  samotný soud.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Reálná situace autonehody dokresluje zážitkovou formou celý  proces. Od umístění do cely předběžného zadržení, přes policejní výslech a  samotný soud. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tůma, autor projektu REVOLUTION  TRAIN:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vlakem to všechno začíná. Děti nejdříve projdou naším  stominutovým příběhem. Po odchodu z našeho vlaku, pak dostávají informace,  co mohou dělat ve škole. Tam pak pokračují diskuze. Pak máme teda další dva návazné  programy. Jeden se jmenuje To je zákon kámo!, který dělá městská policie nebo  státní policie. Ta přijde za dětmi do školy a znovu děti uvidí náš film a budou  hodnotit, jak byl v tom filmu porušen zákon. Co je přestupek, co je trestný  čin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhý program je zaměřen na rodiče s dětmi a ti ve  městě v rámci moderní interaktivní hry jako policisté pátrali po drogovém  dealerovi. V průběhu tří měsíců navštíví Protidrogový vlak 45 měst v Česku  a zamíří i na Slovensko a do Německa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhý program je zaměřen na rodiče s dětmi a ti ve  městě v rámci moderní interaktivní hry jako policisté pátrali po drogovém  dealerovi. V průběhu tří měsíců navštíví Protidrogový vlak 45 měst v Česku  a zamíří i na Slovensko a do Německa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava leteckých modelářů láká do Lidového domu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -370,97 +481,94 @@
         <w:t xml:space="preserve">3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výstava se nám líbí. Jsme tady teda poprvé a musím říct, že  krásné modely tady jsou." – Věnujete se tomu nějak? – "Ne, modelářství se nevěji.  Věnuji se plastikovým modelům. Tady tohle ne, to už je taková vyšší dívčí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Řehák, Pobeskydský aviatický klub  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "U každého modelu najdete, komu ten model patří, jak se model  jmenuje, jak je velký, jaká je jeho váha, případně jaké je kategorie. A modely tady  máme zapůjčené od různých modelářských klubů tady z okolí Frýdku-Místku, z Příbora,  z Nového Jičína, z Frenštátu, z Karvinska i z Havířova."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava je svým zaměřením vhodná rovněž jako doplnění výuky  technických, praktických a výtvarných předmětů na základních a středních  školách a je určena všem zájemcům o letectví, létání a techniku vůbec.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava je svým zaměřením vhodná rovněž jako doplnění výuky  technických, praktických a výtvarných předmětů na základních a středních  školách a je určena všem zájemcům o letectví, létání a techniku vůbec. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Řehák, Pobeskydský aviatický klub  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Najdete tady soutěžní makety, najedete tady rekreační  modely, najdete tady modely pro zábavu, modely školní. To znamená ty, se  kterými se modelář učí létat, když začíná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jeden panel je věnován také Výzkumnému ústavu valašského  letectva. Což je taková recesistická skupina, která se zabývá nejen létáním,  ale i různými zajímavými vynálezy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jeden panel je věnován také Výzkumnému ústavu valašského  letectva. Což je taková recesistická skupina, která se zabývá nejen létáním,  ale i různými zajímavými vynálezy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Řehák, Pobeskydský aviatický klub  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tady vystaveno vozítko, které je určeno na povrch  Marsu. A to vozítko je vybaveno vrtem a zásobníkem na švestkové pecky, aby až  případně přiletí na Mars naši valachonauti, aby už tam byl rozkvetlý švestkový sad."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava je už pátá v pořadí, kterou klub pořádá. Ta  poslední ale proběhla před devíti lety. Možnost ji vidět mají zájemci do soboty  6. května.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava je už pátá v pořadí, kterou klub pořádá. Ta  poslední ale proběhla před devíti lety. Možnost ji vidět mají zájemci do soboty  6. května. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -535,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-27-04-2023-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>