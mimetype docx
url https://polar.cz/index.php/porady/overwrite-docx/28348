--- v0 (2026-02-06)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.5.2023, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby opravují cesty a výtluky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V první polovině dubna začaly obalovny vyrábět asfaltobetonovou směs. To je signál, že se mohly naplno rozjet práce na opravách cest a výtluků, které se každoročně po zimě objevují. V ulicích Frýdku-Místku se tak opět objevili pracovníci technických služeb i se všemi stroji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,97 +178,94 @@
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Opravy výtluků, případně celoplošné opravy. Opravy uličních  vpustí, obrub a podobně. Samozřejmě jsme odkázáni na dodávky asfaltobetonové směsi,  kdy náš dodavatel zahájil počátkem měsíce dubna. Takže tam jsme už začali výtluky  opravovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "V březnu odbor dopravy spolu s Technickými službami vypracoval  návrh oprav místních komunikací na rok 2023. U komunikací se jedná většinou o  celoplošné opravy vozovky. Někde včetně výměny obrubníků. Další plánované  opravy jsou opravy chodníků a schodů u domů v majetku města. Opravy pro  město bude provádět městská společnost Technické služby, některé již probíhají a  odhadované náklady činí 51 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opravy probíhají téměř každodenně a pracuje se většinou až  do prosince. Samozřejmě v závislosti na počasí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opravy probíhají téměř každodenně a pracuje se většinou až  do prosince. Samozřejmě v závislosti na počasí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Není úplně vhodné, když například jsou nějaké dešťové srážky  a asfaltuje se. Takže i třeba takový deštivý den, jako ten dnešní, tak provádíme  nějaké frézování, opravy vpustí a podobně. Nedá se pokládat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce probíhají podle priorit. Začíná se u těch  nejdůležitějších komunikací, jako jsou například autobusové trasy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce probíhají podle priorit. Začíná se u těch  nejdůležitějších komunikací, jako jsou například autobusové trasy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Takže už opravou prošly například ulice Míru, ulice Křižíkova,  Resslova, Horní, Olbrachtova. ČSA. Teď momentálně jsme započali opravu TGM. Co  se týče samotných oprav, fakticky máme dvě čety. Jednu na takové ruční práce  menšího rozsahu. A druhou četu s finišerem, která už je schopna dělat  trošičku velkoplošnější opravy, případně celoplošné opravy komunikací. Ta priorita oprav spočítá v tom, že se začíná od těch  komunikací, které jsou nejfrekventovanější, nejdůležitější. A samozřejmě ještě  s přihlédnutím k tomu, v jakém jsou stavbě technickém stavu.  Takže pokud je to důležitá místní komunikace, a ještě je v nějakém špatném  stavebně technickém stavu, tak ta je logicky opravovaná na prvním místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Denně položí pracovníci technických služeb při opravách i  100 tun asfaltu. A v průběhu roku se spotřeba finální směsi pohybuje kolem  8 tisíc tun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Denně položí pracovníci technických služeb při opravách i  100 tun asfaltu. A v průběhu roku se spotřeba finální směsi pohybuje kolem  8 tisíc tun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce Art of život měla v bývalé záložně velký úspěch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -193,53 +305,52 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to krásná příležitost ukázat, jakým způsobem může tento  prostor ožít. A ukázat, kterým směrem se vydáme, když začneme rekonstruovat postupně  tuto záložnu. Národní dům a dojde k přístavbě nového sálu. A v těchto  třech krocích by mělo vzniknout nové kulturní centrum města. A právě záložna by  měla být místem, kde bude fungovat městská galerie. A to nejenom ta tradiční,  ale částečně experimentální prostor této přední části. A dnešní spojení umění,  gastronomie, hudby, tance, uměleckých řemesel, ukazuje obrovský potenciál  tohoto prostoru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Vrobel, organizátor akce Art of  Život:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moje vize byla propojit místní podnikatele a umělce a  udělat tady uměleckou akci, která tady ještě nebyla. Oslovil jsem město, jestli  by mi nenabídlo nějaké prostory, které jsou navíc zničené. A dostali jsme se k  bývalé záložně. A ti mi nabídli tři patra této budovy. Jsem velmi spokojený, že fakt přišli ti lidé. A strašně  velké ohlasy jsou na to. Takže všem děkuji. Jak návštěvníkům, tak vystavovatelům,  kteří přišli. Hudebníkům, prostě děkuji fakt všem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umělecko-designový market byl pro návštěvníky zdarma. Organizátoři  si prostory záložny kompletně upravili podle sebe a dokonce museli provézt i  několik drobných oprav kvůli možnosti zde pořádat takovou akci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Umělecko-designový market byl pro návštěvníky zdarma. Organizátoři  si prostory záložny kompletně upravili podle sebe a dokonce museli provézt i  několik drobných oprav kvůli možnosti zde pořádat takovou akci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt Leader in me má vylepšit klima na školách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -434,93 +545,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-04-05-2023-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>