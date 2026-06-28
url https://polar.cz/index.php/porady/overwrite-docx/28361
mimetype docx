--- v0 (2026-03-01)
+++ v1 (2026-06-28)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl Darkov by mohl sloužit jako gravitační elektrárna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do podzemí Dolu Darkov v Karviné sfárali zástupci britské společnosti Gravitricity, aby si tam prohlédli možnosti realizace pilotního projektu výroby elektrické energie spouštěním velmi těžkého závaží důlní jámou. Přítomný byl také velvyslanec Velké Británie Matt Field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Princip projektu výroby elektrické energie v šachtě bývalého černouhelného dolu je podobný vodní přečerpávací elektrárně. V době energetické špičky se do kilometr hluboké důlní jámy spustí několik tun vážící závaží. Generátor dokáže elektřinu vyrábět téměř okamžitě. V době, kdy je energie v síti dostatek, je závaží vytaženo zpátky na povrch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Princip projektu výroby elektrické energie v šachtě bývalého černouhelného dolu je podobný vodní přečerpávací elektrárně. V době energetické špičky se do kilometr hluboké důlní jámy spustí několik tun vážící závaží. Generátor dokáže elektřinu vyrábět téměř okamžitě. V době, kdy je energie v síti dostatek, je závaží vytaženo zpátky na povrch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Lazárek, ředitel závodu DARKOV státního podniku DIAMO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době se nacházíme v časovém režimu přípravy veškeré dokumentace ze strany Gravitricity, technického provedení, realizace a ekonomického vyhodnocení této části potencionální možnosti zásoby energie, která by tady mohla vzniknout.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přímo do dolu se podíval také britský velvyslanec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -224,330 +338,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kempná, učitelka, organizátorka akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Děti byly úplně  skvělé, nečekali jsme tak výborné výsledky, což může potvrdit i naše partnerská jazyková škola Hello z Ostravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eco Games organizovala Základní a Mateřská škola Borovského už počtvrté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská porodnice má vlastní fyzioterapeutku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj nabízí nově těhotným maminkám službu fyzioterapeutky. Ta může ženám dopomoci k tomu, aby byl porod co nejvíce přirozený a postupující. K dispozici je i ženám, které už své dítě na svět přivedly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je fyzioterapeutka Tereza Sikorová.  Své služby nově nabízí na porodním oddělení karvinské rájecké nemocnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je fyzioterapeutka Tereza Sikorová.  Své služby nově nabízí na porodním oddělení karvinské rájecké nemocnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Sikorová, fyzioterapeutka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem se rozhodla pro spolupráci s gynekologicko- porodnickým oddělením proto, protože si myslím, že gynekologická fyzioterapie by měla být součástí tohoto oddělení. Já, jako fyzioterapetuka můžu dopomoci k tomu, aby ten porod byl co nejvíce přirozený a postupující. Určitě se snažíme předejít bolestem v těhotenství, protože bolest nepatří k těhotenství, to by všechny těhotné měly vědět.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Novou službu fyzioterapeutky využila i Johana Kudrnová, která čeká své první dítě. Momentálně je ve 34. týdnu těhotenství. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Johana Kudrnová, nastávající maminka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po odebrání anamnézy paní doktorka zjistila, že mám potíže v oblasti pravé lopatky a ještě jsme postupně přišly na další 30 obtíže, o kterých jsem neměla ani tušení. Cvičení bylo velmi příjemné, jsem ráda za tuto osobní zkušenost. Doporučila mi koupit si těhotenský šátek na podvazování bříška a domluvily jsme se na další konzultaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pikońová, primářka gynekologicko-porodnického oddělení Nemocnice Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Z mého pohledu dnešní ženy nemají tolik fyzické aktivity jako dřív, objevují se větší potíže spojené s pohybovým aparátem a s tím my, gynekologové a porodníci nejsme schopni jim v tom adekvátně pomoci, proto se ten fyzioterapeut hodí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Pomoc fyzioterapeutka dokáže i ženám po porodu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Pomoc fyzioterapeutka dokáže i ženám po porodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pikońová, primářka gynekologicko-porodnického oddělení Nemocnice Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Dokáže nám ty ženy připravit, třeba ty, které rodily císařským řezem, tam se nám také uplatňují, pomáhají s péčí o jizvu i u žen po nástřizích hráze, které s tím mají následně komplikace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Sikorová, fyzioterapeutka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Taky mají dveře otevřené ženy, které jsou dva tři roky po porodu a mají obtíže kvůli tomu, že ten porod nešel tak, jak si představovaly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Objednat se na fyzioterapii v těhotenství, nebo po porodu mohou maminky na níže uvedeném telefonním čísle -  596 383 469</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Objednat se na fyzioterapii v těhotenství, nebo po porodu mohou maminky na níže uvedeném telefonním čísle -  596 383 469</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyběhněte s děkanem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OPF vás opět po roce zve na na již tradiční a oblíbenou akci nazvanou Vyběhněte s děkanem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VYBĚHNĚTE S DĚKANEM</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OPF vás opět po roce zve na na již tradiční a oblíbenou akci nazvanou Vyběhněte s děkanem. Uskuteční ve středu 10. května. Hlavní závod bude odstartován na Univerzitním náměstí v 16:30 hodin, prezence bude spuštěna v 15 hodin. Poběží se trasa dlouhá 5,5 kilometrů až do areálu Lodiček, kde bude cíl. Tam je také plánován i dětský běh a to v 17:15. Nejlepší závodníci obdrží věcné ceny od pořadatelů a sponzorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Světový den atletiky oslavily děti i v Benjamínku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Malí atleti z Benjamínku se společně s rodiči připojili k oslavě Světového dne atletiky a jak jinak než pohybem, podívejte se na poslední reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Světový den atletiky oslavily na začátku května dětské kluby a oddíly napříč zeměmi a připomněli si ho i malí atleti z karvinského Benjamínku patřící pod sdružení Family for kids, jehož hlavním zaměřením jsou rodiny s dětmi, konkrétně jejich podpora ve společném trávení volného času.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Světový den atletiky oslavily na začátku května dětské kluby a oddíly napříč zeměmi a připomněli si ho i malí atleti z karvinského Benjamínku patřící pod sdružení Family for kids, jehož hlavním zaměřením jsou rodiny s dětmi, konkrétně jejich podpora ve společném trávení volného času. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Reis, trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tento svátek je na lákání dětí z venku, ale jinak kdokoliv kdykoliv přijde na jakýkoliv trénink, máme tréninky ve středy a čtvrtky i s rodiči a taky, každý se může zapojit ihned.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Atletický klub Benjamínek má prioritně za cíl rozhýbat děti, nejlépe tak, aby se do aktivit s nimi zapojili i rodiče.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Atletický klub Benjamínek má prioritně za cíl rozhýbat děti, nejlépe tak, aby se do aktivit s nimi zapojili i rodiče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Reis, trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejsme klub, kde se jede na výkon, ale vyloženě základní pohybová gramotnost, aby se děti uměly hýbat, nebály se, takže v tělocvičně využíváme co tu je, koza, žíněnky, děti si to můžou vyzkoušet, venku na dráze si zdokonalujeme to, aby děti běhaly pořádně, jak mají běhat, správné držení těla, aby děti měly sport rády a aby jim to nedělalo problémy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: rodiče a děti atletického  oddílu Benjamínek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Malou baví běhání, skákání, takže jsme rádi, že má nějaké vybití energie. Strašně rádi tu chodíme a dlouho." "Baví mě to hodně. Běháme, skáčeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Tréninky se konají pravidelně každou středu pro větší děti od 5 do 10 let a čtvrtek pro děti od 3 do pěti let v tělocvičně a na hřišti ZŠ U Lesa. BLižší informace najdete na internetu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Tréninky se konají pravidelně každou středu pro větší děti od 5 do 10 let a čtvrtek pro děti od 3 do pěti let v tělocvičně a na hřišti ZŠ U Lesa. BLižší informace najdete na internetu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -623,93 +718,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-06-05-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>