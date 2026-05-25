--- v0 (2026-02-06)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.5.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pošta prodlouží otevírací dobu a posílí přepážky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdecká i místecká hlavní pošta rozšíří své služby. Město usilovalo na jednání se zástupcem České pošty o rozumnou kompenzaci na základě plánu zrušit dvě pobočky. Přislíbena nakonec byla zbylých dvou pobočkách delší otevírací doba i posílení současných přepážek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -71,97 +186,94 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mi to jako je… Kdyžtak na autobus skočím tady, vždyť je zdarma  a pár zastávek. Raz za měsíc, dá se říct." </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za mě, ať se to zavře. Já si pro důchod zajdu na druhou poštu.  Nemám to daleko, jinak s tím souhlasím. Když je to třeba, ať to udělají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město iniciovalo jednání se zástupcem České pošty a  usilovalo alespoň o rozšíření služeb na zbývajících pobočkách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město iniciovalo jednání se zástupcem České pošty a  usilovalo alespoň o rozšíření služeb na zbývajících pobočkách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po oznámení České pošty o uzavření dvou menších poboček ve Frýdku-Místku  bylo cílem města s poštou dosáhnout maxima možného. Maximum možného  vnímáme jako zkvalitnění a rozšíření služeb na dvou hlavních poštách, které  máme v Místku a ve Frýdku. A to se opravdu podařilo. Frýdecká i místecká pobočka  budou na stejné úrovni jako hlavní pošty. Budou otevřen od 8:00 do 18:00 hodin  a v sobotu od 8:00 do 12:00 hodin. Na místeckou pobočku přibydou i  zaměstnanci a podle dohod s Českou poštou by měly běžet všechny přepážky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zbylé pobočky budou určitě očekávat velký nápor klientů,  proto bude nutné zajistit jejich obsloužení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zbylé pobočky budou určitě očekávat velký nápor klientů,  proto bude nutné zajistit jejich obsloužení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že se nikde v republice nepodařilo  vedení města obnovit zrušenou pobočku, pokud nedošlo opravdu k chybě. To  se stalo například v Ostravě, kdy na stotisícový obvod měla připadnout  jedna pošta. Tak si myslím, že za město jsme jednali tak, že jsme opravdu  dosáhli maxima a já jsem spokojen. A v podstatě bych chtěl i těm lidem,  kteří jednali za Českou poštu, poděkovat. Že jsme dosáhli alespoň toho  výsledku, kterého jsme dosáhli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve městě budou tedy v provozu hlavní pošta v Sadové  ulici a pobočka na Antonínově náměstí. Stejně tak zůstávají menší pobočky v Chlebovicích  a v Lískovci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve městě budou tedy v provozu hlavní pošta v Sadové  ulici a pobočka na Antonínově náměstí. Stejně tak zůstávají menší pobočky v Chlebovicích  a v Lískovci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do akce Otevřené chrámy se ve F-M zapojí tři chármy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -187,89 +299,87 @@
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Místecká farnost se v roce 2023 opět zapojuje do této  akce Otevřené chrámy. Jsme velmi rádi, že tato akce může pokračovat, protože  každý rok je velký zájem o návštěvnost našeho kostela. Kostel svatého Jakuba v Místku  patří mezi přední kostely v našem kraji, který je nejvíce navštěvován. Zde  bude přístup každý pátek, sobotu, neděli. Tedy tyto tři dny v týdnu. Lidé  zde budou moci přicházet a pochopitelně nejen se pomodlit, ale také prohlédnout,  protože zde bude průvodce, který bude k dispozici se všemi informacemi,  které turisté nebo i místní lidé, kteří kostel navštíví, budou chtít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bučko, asistent děkanátu Frýdek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V letošním roce jsme zapojili dva kostely. Baziliku  Navštívení Panny Marie ve Frýdku, která je otevřena od úterý do soboty od 9:00  do 15:00 hodin. A v neděli od 13:00 do 17:00 hodin. Současně je ještě  otevřena věž kostela svatého Jana Křtitele. Každý pátek od 15:00 do 18:00 hodin.  V sobotu a v neděli je to čas 13:00 až 18:00."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všude budou k dispozici průvodci, kteří rádi  návštěvníkům povypráví o zajímavostech a historii kostelů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všude budou k dispozici průvodci, kteří rádi  návštěvníkům povypráví o zajímavostech a historii kostelů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bučko, asistent děkanátu Frýdek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Průvodce rád zodpoví otázky, dotazy, provede chrámem, tím  prostorem. Udělá výklad odborný. Jsou na to školeni. Máme asi 8 průvodců v naší  farnosti, kteří jsou připraveni návštěvníkům i rodinám s dětmi poskytnout  výklad."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Kostel svatého Jakuba je významný v této akci tím, že  je nejstarším kostelem zde v Místku. Původně gotický chrám, který je  vyhledáván nejen proto, že je to svým způsobem historický skvost, ale také z toho  důvodu, že je zde několik možností, kde mohou věřící přicházet a osobně se zapojit.  Například je to socha Panny Marie rozvazující uzlík, kde lidé po celý rok mohou  psát své prosby, zapalovat svíčky. A toto je jakýsi tahák, který do našeho  kostela také láká spousty lidí. Kromě toho je tento kostel také známý tím, že  je přímo u náměstí. Takže spousty lidí, kteří přicházejí, jdou na trhy, které  pořádá město přes léto nebo nejrůznější akce, tak to vždy spojí s návštěvou  kostela. Chodí tady rodiny, které třeba jsou s malými dětmi a jdou tady  uprostřed letního parna si odpočinout do chládku. A někdy to jsou desítky a někdy  je to třeba i 150 lidí denně, kteří tento kostel navštíví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci okresu Frýdek-Místek se do projektu Otevřené  chrámy zapojilo 10 kostelů a v celém Moravskoslezském kraji je jich celkem  39. Akce potrvá do konce října.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci okresu Frýdek-Místek se do projektu Otevřené  chrámy zapojilo 10 kostelů a v celém Moravskoslezském kraji je jich celkem  39. Akce potrvá do konce října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sekačky a křovinořezy jsou opět v ulicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -281,119 +391,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Počátkem května vyjely ve Frýdku-Místku, tradičně jako každý  rok, do ulic sekačky na trávu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Svoboda, vedoucí provozu zeleň TS:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "První jsou na řadě parterové trávníky. To jsou v podstatě  nejvíce udržované plochy ve městě. Tady udržujeme cirka 25 hektarů těchto ploch.  Jednoznačně největší plochy, které udržujeme, jsou parkové trávníky, přes 100  hektarů ploch."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Parkové trávníky přijdou na řadu po první seči parterových  ploch. Ve druhém květnovém týdnu se budou sekačky pohybovat v části Frýdek-Jih,  na největším sídlišti Slezská.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Parkové trávníky přijdou na řadu po první seči parterových  ploch. Ve druhém květnovém týdnu se budou sekačky pohybovat v části Frýdek-Jih,  na největším sídlišti Slezská. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Svoboda, vedoucí provozu zeleň TS:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tomto roce jsou plánovány tři seče u těch parkových  trávníků. S tím, že ta první seč by měla být dokončena do poloviny června.  Dále udržujeme luční trávníky. Ty jsou plochy většinou v extravilánech.  Jedná se v podstatě o cirka 20 hektarů ploch. V podstatě jsou to  louky, které udržujeme dvakrát ročně. A to mulčováním."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Technické služby mají také na starosti údržbu bezmála  dvaceti hektarů doprovodné zeleně kolem silnic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Technické služby mají také na starosti údržbu bezmála  dvaceti hektarů doprovodné zeleně kolem silnic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Svoboda,  vedoucí provozu zeleň TS:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V podstatě se jedná o silniční příkopy, které udržujeme  dvakrát. Někdy podle nárůstu travní hmoty i třikrát ročně. Tam se jedná právě i  o tu bezpečnost silničního provozu. Tam si nemůžeme dovolit ty seče nějakým způsobem  ubrat. Relativně malé plochy, ale se speciální údržbou máme květnaté louky.  Tady ve Frýdku-Místku se jedná asi o 3 hektary vybraných ploch. Asi s největší  plochou v Sadech Smetany, a tam právě se ponechávají veškeré ty bylinné  podrosty a podrosty jako takové až do vysemenění těch lučních květin. A pak se  speciální údržbou v podstatě udržují dvakrát ročně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celkově musí pracovníci udržovat zhruba 180 hektarů ploch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celkově musí pracovníci udržovat zhruba 180 hektarů ploch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Svoboda, vedoucí provozu zeleň TS:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Používáme traktorové sekačky, jedná se asi o 10 traktorových  sekaček, které potřebujeme mít relativně každý den v akci. Za nimi jde  dalších 7 až 10 pracovníků s křovinořezy, kteří dokosují od překážek a tak  dále. Takže když vezmu celkový počet těch pracovníků, tak je to určitě přes 20  lidí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posečená tráva se navíc odváží nákladními auty na Frýdeckou  skládku, kde se dále zpracovává.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Posečená tráva se navíc odváží nákladními auty na Frýdeckou  skládku, kde se dále zpracovává. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -468,93 +574,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-08-05-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>