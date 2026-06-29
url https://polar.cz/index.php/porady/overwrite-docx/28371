--- v0 (2026-03-01)
+++ v1 (2026-06-29)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.5.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné běží projekt Děti, nebojte se nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti, nebojte se nemocnice. To je program, který pro malé předškoláky už podruhé připravila karvinská rájecká nemocnice. Jeho smyslem je, aby se děti nebály nemocničního prostředí, lékařů ani vyšetření, která je čekají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle průzkumu zdravotníků má z nemocnice a z toho, co se bude dít, obavy většina malých dětí. V Karviné se proto snaží strach z neznámého odbourat a děti na lékařské prostředí připravit. Prostřednictvím edukačního programu Děti, nebojte se nemocnice se snaží ukázat, že v péči lékařů a sester se mohou cítit bezpečně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle průzkumu zdravotníků má z nemocnice a z toho, co se bude dít, obavy většina malých dětí. V Karviné se proto snaží strach z neznámého odbourat a děti na lékařské prostředí připravit. Prostřednictvím edukačního programu Děti, nebojte se nemocnice se snaží ukázat, že v péči lékařů a sester se mohou cítit bezpečně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Nivnická, vrchní sestra dětského oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když za námi přijdou s nemocí, ať je seznámíme s tím, co děláme, že měříme tlak, saturaci, pulsy, jaké máme vybavení, postýlky, trochu jim ukážeme na panně vnitřnosti, co je může bolet, třeba plíce když kašlou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti do nemocnice nepřišly s prázdnou. Každý si přinesl svou oblíbenou hračku, na které se názorně seznamoval s tím, jak se ošetřuje zranění, léčí nemoci a podobně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,54 +339,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté se obrací na případné svědky vážné dopravní nehody, která se stala v neděli kolem 18. hodiny u Obchodní akademie v Karviné-Hranicích. Z důvodu výskytu ptačí chřipky byla Karviná nařízením veterinární správy zařazena do pásma dozoru. I letos mají cyklisté možnost nechat si označit své jízdní kolo syntetickou DNA. V pondělí 15. května se koná v pořadí 5. zasedání Zastupitelstva města Karviné. 18. května se uskuteční hromadné očkování psů proti vzteklině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POLICISTÉ HLEDAJÍ SVĚDKY DOPRAVNÍ NEHODY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté se obrací na případné svědky vážné dopravní nehody, která se stala v neděli kolem 18. hodiny u Obchodní akademie v Karviné-Hranicích. Na linku 158 mají zavolat ti, kteří místem projížděli, případně jejich vozidlo disponuje palubní kamerou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SČÍTÁNÍ DRŮBEŽE KVŮLI PTAČÍ CHŘIPCE</w:t>
       </w:r>
     </w:p>
@@ -320,54 +430,52 @@
         </w:rPr>
         <w:t xml:space="preserve">FORENZNÍ ZNAČENÍ JÍZDNÍCH KOL ZAČÍNÁ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I letos mají cyklisté možnost nechat si označit své jízdní kolo syntetickou DNA. Strážníci městské policie budou provádět forenzní značení po předchozím objednání. Značení bude probíhat v areálu MP.  sebou si nezapomeňte doklad totožnosti, doklad o nabytí kola nebo vozíku. Na místě můžete vypsat také čestné prohlášení, pokud doklad o koupi nemáte k dispozici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POZVÁNKA NA ZASEDÁNÍ ZASTUPITELSTVA MĚSTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pondělí 15. května se koná v pořadí 5. zasedání Zastupitelstva města Karviné. Začíná v 15 hodin ve velkém sále OPF Karviná v Karviné-Fryštátě. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pondělí 15. května se koná v pořadí 5. zasedání Zastupitelstva města Karviné. Začíná v 15 hodin ve velkém sále OPF Karviná v Karviné-Fryštátě.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HROMADNÉ OČKOVÁNÍ PSŮ PROTI VZTEKLINĚ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18. května se uskuteční hromadné očkování psů proti vzteklině. Očkování budou provádět veterinární lékaři podle harmonogramu uvedeného na webu města celkem na 12 místech ve všech částech města v dopoledních i odpoledních hodinách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -614,93 +722,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-09-05-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>