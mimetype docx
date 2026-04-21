--- v0 (2026-02-21)
+++ v1 (2026-04-21)
@@ -1,169 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.2023, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Alejová slavnost v Aleji roku 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lipová alej na Uhlířský vrch v Bruntále s přehledem zvítězila v celostátní anketě Alej roku 2022.  Město se rozhodlo u příležitosti odhalení pamětní tabule a vyhlášení ankety na příští rok příští uspořádat alejovou slavnost. Té se účastnili zástupci města i pořádajícího spolku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Slavnost si nenechalo ujít mnoho obyvatel, kteří také v anketě hlasovali.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Konečná, referent cestovního ruchu MěÚ Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Vyhráli jsme úplně jednoduše, protože jsme se všichni spojili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci slavnosti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ne, já tady chodívám častěji, ano. Líbí, miluji tam v té zatáčce jeden strom, no a teď už musím s hůlčičkami.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já tu alej znám hodně dobře, a kupodivu dneska jsem tady už podruhé. Ráno jsem byl v 6 hodin na Uhlířském vrchu natáčet s dronem záběry.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Po slavnostním odhalení pamětní tabule zástupci spolku Arnika vyhlásili nový ročník ankety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Denisa Hronová, koordinátorka ankety Alej roku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Cílem ankety je podpořit význam alejí v kulturní krajině a objevovat místa, která jsou důležitá pro okolní lidi a místní přírodu. Budeme vyhlašovat 13. ročník ankety Alej roku 2023 a lidé mohou začít nominovat od čtvrtka  1.6.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Klemensová, Arnika, Centrum pro podporu občanů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Arnika se právě ochraně přírody nebo obecně krajiny věnuje už řadu let. Dá se říct, že už od svého vzniku. Pokud jde o tu ochranu stromů, tak můžeme se pochlubit celou řadou dalších aktivit. Máme za sebou výsadbu několika nových stromořadí napříč celou republikou, sázeli jsme je s pomocí místních lidí a dobrovolníků a sledujeme teď zpětně, jak se těm stromořadím teď daří a máme z toho velkou radost. V jednom třešňové stromořadí se například každoročně dělají třešňové slavnosti, dubové stromořadí zase vede k bývalé vesnici, lidé tam každoročně konají pouť a takových příběhů bych mohla říct mnohem více. Kromě toho se také hodně věnujeme stromům, které rostou kolem našich krajských silnic. Ty jsou totiž hodně ohroženy právě tím, že tam je vyvinut velký tlak na bezpečnost dopravy a tím pádem i bezpečnost těch stromů u silnic. Každoročně vydáváme statistiky, kde zjišťujeme, kolik stromů u silnic bylo vykáceno a kolik se jich k silnicím vrátilo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě toho pořádáme celou řadu akcí pro veřejnost. Chtěla bych zmínit asi naši nejoblíbenější, a to je každoroční vyjížďka so alejí, tzv. Tour de aleje. Letos startujeme koncem června v Jistebníku v Poodří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -189,220 +269,164 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Otevřena cyklostezka na Slezské Hartě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Máme dobrou zprávu pro všechny návštěvníky přehrady Slezská Harta, zvláště pak pro ty na kolech nebo kolečkách. Právě byla dokončena a otevřena první část nové cyklostezky kolem přehrady. Jedenáctikilometrový úsek vede z Leskovce nad Moravicí do Razové a poskytuje krásné výhledy na celé vodní dílo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Cyklostezka se stavěla i v zimě, byla hotová za necelých 8 měsíců a hodnota práce přesáhla 46 mil korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Cyklostezku jsme předávali staveniště dodavateli stavby v polovině srpna roku 2022 a 30. března 2023 jsme stavbu od dodavatele stavby přejímali jako hotovou. Zprovoznili jsme úsek mezi obcí Razová a Leskovcem, končí vlastně 200 metrů od hráze. Představuje to necelých 11 km, hodnota díla je 46 mil korun.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to určitě velký přínos v rámci turistiky v okrese Bruntál, protože, jak víme, tak celé Bruntálsko jako takové je závislé na turistickém ruchu jak v lyžování, tak ve vodní turistice a jednou z těch dominant našeho kraje, okresu, je právě Slezská Harta.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivan Fehervári (nez.), starosta Razové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Někam se posuneme v tom turistickém ruchu, zviditelní se Slezská Harta, ale hlavně naše obec Razová.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Novou cyklostezku si hned vyzkoušeli i první cyklisté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Kaňa (ODS), náměstek Ministra vnitra ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já sám samozřejmě taky jezdívám na kole a o to jsem radši, že vznikla taková nádherná cyklotrasa.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celá stavba nebyla jednoduchá a realizaci čekalo mnoho překážek.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hvorecký, autor cyklostezky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejhorší bylo asi potýkat se s lidmi, s občany, kteří byli zasaženi, pozemky byly zasaženy, vyjednat, což ve spolupráci s Pepou Havlíkem nakonec dopadlo. Je tu spousta zemědělců."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Samozřejmě byla některá úskalí, která jsme ale překonali. Problém byl v tom, že se stavělo i přes zimu. Víme, jak na Bruntálsku, jak zima probíhá. No ale všechno se zvládlo, zima nebyla příliš krutá, termín jsme dodrželi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Otevření hlavní části cyklostezky je prvním krokem k propojení trasy kolem celé přehrady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak pro Bruntál to má velký význam, protože je to jenom část a my bychom strašně rádi Bruntál spojili s Razovou. Čeká nás spoustu a spoustu práce, jeden úsek už má stavební povolení, ale my musíme hlavně spojit Bruntál a salší úseky, které vedou do té Razové.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme se teď přesunout na druhou stranu VD Slezská Harta, jedná se o úsek cca 15 km nové cyklostezky a tam předpokládaný objem díla je asi 150 mil korun. Samozřejmě teď začíná ta obtížná práce a to je zajišťovat financování celého projektu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Projektování i práce na dalších etapách cyklostezky již nyní naplno probíhají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -421,150 +445,115 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahájení lodní dopravy na Slezské Hartě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Slezské Hartě, čtvrté největší přehradě v České republice, odstartovala letošní sezóna. Byla zahájena lodní doprava a na vodu vyplula elektroloď Harta. Její první jízdu i současné otevření cyklotezky si nenechalo ujít mnoho zájemců, pěších turistů i cyklistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Slezská Harta je jedinou vodní nádrží na Severní Moravě, kde se lodní doprava provozuje.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je mi příjemnou povinností vám sdělit, že právě začínáme oficiálně provoz lodní dopravy v letošním roce. K dispozici je velkokapacitní loď Harta plně elektrická a pak je to loď Santa Maria, která je pro 10 osob. Je to pirátský člun, který je velmi vyhledávaný hlavně dětmi a rodinami s dětmi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> První letošní pasažéři již také využili první úvodní plavby lodi.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav „Gin“ Šín, kemp Indiana, Janovice u Rýmařova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Na této lodi jsem poprvé a jinak to nespočítám, pokolikáté jsem tady, je to moje oblíbená enkláva.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marika Hruštincová, projektová manažerka města Povážská Bystrice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Na lodi jsem tu už byla, bylo to na podzim, byly tu krásné výhledy. Nikdy si nenechám ujít příležitost přijet a povozit se na lodi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, první cestující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Líbí se nám tady. Na lodi poprvé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lodní dopravu na Slezské Hartě čekají rovněž rozvojové projekty.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Když jsem hovořil o velké výletní lodi, která je vlastně na elektro pohon, tak v tuto chvíli dvě vysoké školy, ať je to košická Technická univerzita nebo je to ostravská univerzita, pracují na vývoji vodíkového motoru pro tuhletu loď, která je za námi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na stránkách Mikroregionu Slezská Harta byl současně byl spuštěn také rezervační systém pro zájemce o plavby na přehradě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -668,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/jesenicky-expres/jesenicky-expres-12-05-2023-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>