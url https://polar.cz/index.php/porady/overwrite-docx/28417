--- v0 (2026-03-02)
+++ v1 (2026-06-29)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.5.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">5. zasedání zastupitelstva města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští zastupitelé se sešli v sále Obchodně podnikatelské fakulty na svém dalším zasedání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">15 bodový program zastupitelů obsahoval mimo jiné zprávu MP Karviná o vyhodnocení prevence kriminality a bezpečnostní situaci ve městě, řešili se prodeje a převody pozemků nebo spolufinancování kotlíkových dotací i náměty a postřehy občanů. Rozdělovaly se také finance z fondu primátora města a to ve výši zhruba dva miliony korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">15 bodový program zastupitelů obsahoval mimo jiné zprávu MP Karviná o vyhodnocení prevence kriminality a bezpečnostní situaci ve městě, řešili se prodeje a převody pozemků nebo spolufinancování kotlíkových dotací i náměty a postřehy občanů. Rozdělovaly se také finance z fondu primátora města a to ve výši zhruba dva miliony korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Z fondu primátora peníze rozděluje komise, není to, že bych si to já sám rozhodl, ale je to komise, která vyhodnocuje jednotlivé projekty, ať už v kulturní sféře, sportovní, sociální oblasti. Jsou to mnohdy spolky menší, které až tak moc nejdou vidět, ale dělají hodně práce v rámci Karviné, mají spoustu členů, takže jsem rád, že jim můžeme nějaké finanční prostředky na jejich činnosti poskytnout. Ty dotace jsou rozděleny do dvou částí, do 50 tisíc schvaluje rada města, částky nad 50 tisíc pak schvalují zastupitelé, to jsou projekty, které jsme dnes schválili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finance z fondu primátora dostanou například zahrádkáři, mažoretky, klub Hard cafe nebo PZKO. Další zasedání zastupitelů se bude konat 12. června.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -86,53 +200,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠTaS Karviná uspořádala olympiádu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská Střední škola techniky a služeb uspořádala v jednom dni hned tři velké soutěže pro všechny obory napříč školou. Cílem tohoto velkého projektového dne byla výměna zkušeností a také objevení nových talentů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na půdě Střední školy techniky a služeb se konala už podruhé velká olympiáda. A ne jen tak ledajaká. Zaměřena byla na šikovnost i kreativitu, ale bez znalostí, které během výuky studenti a učni nabyli, by splnění úkolu nebylo možné. Třeba jako tady, v učebně optiky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na půdě Střední školy techniky a služeb se konala už podruhé velká olympiáda. A ne jen tak ledajaká. Zaměřena byla na šikovnost i kreativitu, ale bez znalostí, které během výuky studenti a učni nabyli, by splnění úkolu nebylo možné. Třeba jako tady, v učebně optiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Bardoňová, učitelka odborné výcviku oboru Optik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mají za úkol vytvořit kaleidoskop, mnozí ho znají jako krasohled z dřívějších let, je to tvořené z papírového tubusu a dovnitř žáci zabrušují sklo, které je tvořeno do hranolu a potom se zabrušují dvě kruhová skla o kruhovém tvaru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nad zadáním úkolu museli v rámci olympiády logicky přemýšlet i studenti maturitního oboru Logistika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -224,93 +337,86 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Zapojujeme připojení hvězda trojúhelník. Spočívá to v tom, že na hvězdu se motor rozjede a na trojúhelník jede pak na plný výkon. Musel jsem si nakreslit, ať mám všechny tři fáze správně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Havran, soutěžící ze Střední školy techniky a služeb Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My si hlavně musíme dávat pozor na estetiku, aby to bylo stejně rovné, správně zapojené na první pokus, protože když to nebude na první pokus, tak nám uberou body.  Podle mě nejtěžší je vyznat se v tom schématu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhá soutěž už patří ke tradicím této školy. Děvčata oboru Prodavač opět napříč středními školami v regionu soutěžila v aranžmá v rámci soutěže Tvoříme pro radost jiných.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné vyhodnotili soutěž ke třídění odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Týmy ze čtyř základních škol si přišly pro finanční odměnu za své výrobky z recyklovatelných materiálů, které uspěly v očích veřejnosti na Dni země. Slavnostní vyhodnocení se konalo v literárním salonku regionální knihovny, podívejte se na poslední reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci oslav Dne Země se konala i soutěž v kreativitě pro žáky základních škol. Za úkol měly týmy něco vyrobit z recyklovatelných materiálů. Výrobků se sešlo opravdu hodně, děti si daly záležet. Letošní téma znělo - Fantazii se meze nekladou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci oslav Dne Země se konala i soutěž v kreativitě pro žáky základních škol. Za úkol měly týmy něco vyrobit z recyklovatelných materiálů. Výrobků se sešlo opravdu hodně, děti si daly záležet. Letošní téma znělo - Fantazii se meze nekladou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Letos se konal osmý ročník soutěže zaměřený na třídění využitelných složek odpadu. Byla zaměřena na děti ze základních škol, kdy měly vyrobit z papíru, plastu nebo skla výrobky. Ty byly pak celou dobu vystaveny na Dni Země, kdy o pořadí výrobků si rozhodovali účastníci akce. V letošním roce se nám přihlásilo 11 základních škol a registrováno bylo 25 výrobků. Všechny by si zasloužily ocenění, protože byly moc krásné a možná to bylo i tím, že jsme dětem dali volnější téma “Fantazii se meze nekladou, děti měly možnost opravdu vyvinout svou fantazii.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechny výrobky si mohli důkladně prohlédnout lidé, kteří na náměstí Den Země společně slavili a také svými hlasy rozhodovali o vítězích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -511,93 +617,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-16-05-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>