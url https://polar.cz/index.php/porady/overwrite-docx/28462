--- v0 (2026-02-04)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.5.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Soutěž Mladý záchranář ověřila znalosti první pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jsou ještě na základních školách, ale už by dokázali podat první pomoc. Žáci čtvrtých a osmých tříd se zapojili do soutěže Mladý záchranář, kde si ověřili znalosti získané na kurzech první pomoci v Nemocnici ve Frýdku-Místku. Tématy bylo ošetřování různých zranění a stavů i resuscitace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -92,125 +207,122 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska v té soutěži je pro mě velká pocta být. A jako  všichni chceme vyhrát. Jsem z 1. základní školy, jmenuju se Tomáš Formánek  a jsem ze 4.C." </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem ze 7. základní školy a asi bude mým úkolem  resuscitování. A docela se na to těším, hodně jsme se připravovali." – Jaké byly  ty kurzy? Co jste se naučili? – "Různě, oživovali jsme, řešili jsme uštknutí  nebo infarkt myokardu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Soutěž pořádá nemocnice ve spolupráci s městem od roku  2018. Dva ročníky se kvůli covidu neuskutečnily.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Soutěž pořádá nemocnice ve spolupráci s městem od roku  2018. Dva ročníky se kvůli covidu neuskutečnily. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Dostálová, náměstkyně pro ošetřovatelskou péči,  Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Smyslem je naučit ty děti pomáhat. Nebýt nevšímavý. Viděli jste  tady dneska i praktickou ukázku, že to, že si všimnu, že někomu se udělá  špatně, že někdo zbledne, někdo upadne, že ho neobejdu, že se alespoň zeptám, zjistím,  jak mu je. Tak to si myslím, že je jeden z hlavních cílů, ty děti naučit  všímat si lidí, všímat si toho, co se děje kolem mě. A samozřejmě tím, že ze  školních osnov byla první pomoc vypuštěna, tak se snažíme alespoň trošičku  dělat osvětu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Šigutová, koordinátor kurzů první  pomoci a resuscitace:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Soutěž je rozdělena na tři části. V té první části děti  píšou písemný test, kde prokáží své teoretické znalosti, druhou částí je, že si  vylosují ty akutní stavy, kde ošetřují jednotlivá zranění, které si vyzkoušely  v našich kurzech. Ta třetí část se skládá z té resuscitace, kde děti  musí projevit znalosti první pomoci u lidí, kteří nedýchají, jsou v bezvědomí  a potřebují tu kardiopulmonální resuscitaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Impulsem ke vzniku soutěže byl případ, kdy žákyně základní školy  poskytovala první pomoc u akutní události.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Impulsem ke vzniku soutěže byl případ, kdy žákyně základní školy  poskytovala první pomoc u akutní události. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Dostálová, náměstkyně pro ošetřovatelskou péči,  Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nemusí se to stát v obchodním domě, nemusí se to stát  na ulici. Může se to stát tatínkovi, babičce, tetě, komukoliv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem ráda, že žáci  základních škol mají zájem o kurz první pomoci. Jelikož v životě každého z nás  může nastat situace, kdy budou potřebovat někomu ze svého okolí poskytnout první  pomoc. A díky znalostem z kurzu první pomoci budou vědět, jak se zachovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První místa v soutěži nakonec získal tým čtvrťáků ze  základní školy v Lískovci a osmáci z druhé základní školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První místa v soutěži nakonec získal tým čtvrťáků ze  základní školy v Lískovci a osmáci z druhé základní školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce pobočky DPS Školská je před zahájením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -236,97 +348,94 @@
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Stojíme před objektem sociálního zařízení. Je to domov pro  seniory na ulici Školská. Cílem je udělat rekonstrukci, udělat další patro,  vyměnit střechu. Udělat tady celkovou rekonstrukci. S tím, že se zvýší  komfort pro klienty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budova je dlouhodobě nedostatečná v rámci absencí  sociálních zařízení. Chybí tady WC na pokoji, není tady sprcha na pokoji. Noví  uživatelé, kteří si přijdou budoucí domov obhlédnout, tak vesměs odmítnou nástup  na tuto budovu. Čekají až na zařazení na možné zařazení na volné místo na 28.  říjnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce se plánovala více než rok a byla opravdu potřeba.  V průběhu posledních měsíců se navíc několikrát měnila i cena.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce se plánovala více než rok a byla opravdu potřeba.  V průběhu posledních měsíců se navíc několikrát měnila i cena. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Měli jsme s tím značné problémy, protože ta doba není  úplně optimální pro stavění. Nicméně se nám podařilo vybrat zhotovitele. To  znamená, odbor zadávání veřejných zakázek vypsal soutěž a k našemu milému  překvapení klesla cena, která byla rozpočtována na 63 milionů. Vysoutěžená cena  je 47 milionů včetně DPH, což znamená určité oživení na trhu. Samozřejmě i  trošku ceny začínají klesat, což je dobrá zpráva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klienti byli postupně přestěhováni na budovu 28. října. Dnes  už je prázdná a připravená k zahájení prací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klienti byli postupně přestěhováni na budovu 28. října. Dnes  už je prázdná a připravená k zahájení prací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chceme začít co nejdřív. Zpráva pro obyvatele v okolí.  Bude tady trošku rušno. Hlavně ze začátku tady budou nějaké bourací práce a prach,  ale myslím, že to firma zvládne. Doufáme, že firma přistoupí k rekonstrukci zodpovědně.  Máme zhruba na to rok. Teď jsme splnili jeden z požadavků dotačního  orgánu, to znamená, že musíme mít do konce června podepsanou smlouvu o dílo,  což se stalo. Takže jsme optimisté v tom, že dostaneme i dotaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministerstvo práce a sociálních věcí v minulosti přislíbilo,  při splnění všech podmínek, dotaci na rekonstrukci ve výši 23 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministerstvo práce a sociálních věcí v minulosti přislíbilo,  při splnění všech podmínek, dotaci na rekonstrukci ve výši 23 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby zvou na Den otevřených dveří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -382,105 +491,103 @@
         <w:t xml:space="preserve">,  místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Den otevřených dveří by měl probíhat na 3 takové cykly. Zhruba  po hodinových okruzích, kdy se návštěvníci budou moci seznámit ve zkratce něco  k historii technických služeb. Budou odprezentovány mechanismy, kterými práce  provádíme. Sdělíme i nějakou specifikaci majetku, počty třeba metrů čtverečních  zeleně, počty sloupů veřejného osvětlení, kilometry místních komunikací, o  které se staráme. Samozřejmě budeme reagovat i na případné dotazy návštěvníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda  představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Většina lidí ví, že sekáme trávu, udržujeme cesty a chodníky.  Ale ne všichni vědí, že se dbá také na veřejné osvětlení, provozujeme  křižovatky, provozujeme pro městkou policii kamerový systém. Máme vlastní  optickou síť. Provozujeme ale také pohřební službu. Takže tuto šíři bychom  chtěli nějak prezentovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníci se dozví například, jak se postupně společnost  vyvíjela od malých technických služeb, až do dnešní pohody. A že je dnes téměř  soběstačná a všechny důležité práce ve městě zvládne.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníci se dozví například, jak se postupně společnost  vyvíjela od malých technických služeb, až do dnešní pohody. A že je dnes téměř  soběstačná a všechny důležité práce ve městě zvládne. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rylko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejzajímavější bude asi odprezentování té komunální techniky,  kdy fakticky je to obrovská škála všech možných strojů, počínaje nějakým  komunálním vysavačem, konče sekačkami, traktory, vysokozdvižné plošiny. To  všechno budou moci návštěvníci vidět z blízka. Nejen tak, jak jsou zvyklí  z města z dálky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda  představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Uvidí většinu strojů, některé stroje uvidí také v chodu.  Mohou se podívat nebo nahlédnout do dílen. Mohou se podívat právě do toho  dispečinku veřejného osvětlení. Mohou se podívat do skladu, kde máme různé  zajímavé věci, včetně rakví, takže je to i zajímavé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na den otevřených dveří technických služeb zavítalo naposledy  zhruba 150 návštěvníků. I letos se očekává podobná, možná i větší účast.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na den otevřených dveří technických služeb zavítalo naposledy  zhruba 150 návštěvníků. I letos se očekává podobná, možná i větší účast. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -555,93 +662,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-22-05-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>