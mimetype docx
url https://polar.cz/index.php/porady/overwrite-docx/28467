--- v0 (2026-03-02)
+++ v1 (2026-06-30)
@@ -1,98 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.5.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Další úspěšné zákroky strážníků v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned dva úspěšné zákroky krátce po sobě mají za sebou karvinští strážníci. V prvním případě zadrželi mladíky, kteří utekli z výchovného zařízení a také bezprostředně po činu chytili pachatele vloupání do jedné z prodejen alkoholu. Bohužel, při pronásledování jednoho z nich byl jeden ze strážníků zraněn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátce po půlnoci zavolala na karvinskou městskou policii žena, kterou nožem ohrožovali dva mladíci. Operační okamžitě poslal na místo strážníky, kteří po několika minutách běhu uličkami a podchody v centru města, jednoho z nich chytili.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátce po půlnoci zavolala na karvinskou městskou policii žena, kterou nožem ohrožovali dva mladíci. Operační okamžitě poslal na místo strážníky, kteří po několika minutách běhu uličkami a podchody v centru města, jednoho z nich chytili. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obdrželi jsme po půlnoci oznámení ženy, která oznamovala loupežné přepadení, kde byla dvěma mladíky ohrožována nožem u Dlouhých vidlí. Ve finále jim hodila cigarety. My jsme si zpočátku mysleli, že se jedná o nějaký žert, protože žena byla naprosto klidná, kolem jel ale velitel v neoznačeném autě, mladíky zahlédl, vyrozuměl všechny hlídky a podle záběrů je jasně patrné, že ve finále mladíky jeden strážník stíhal a omezil ho na osobní svobodě u restaurace 603. Posléze se zjistilo, že jsou to velmi známí utečenci z výchovných ústavů. Myslím, že by se zákonodárci měli zamyslet, protože není možné, aby děti s kriminální kariérou utíkali jen tak kdykoliv si usmyslí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Vlčková, mluvčí PČR MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Bezprostředně po oznámení loupeže zahájili karvinští policisté a kriminalisté v součinnosti se strážníky MP rozsáhlé pátrání. Prvního mladíka zadrželi strážníci a chvíli na to policisté zadrželi druhého z mladíků. Starší z dvojice, kterému bylo před pár měsíci 15 let, byl obviněn ze spáchání provinění loupeže, za což mu hrozí odnětí svobody maximálně na pět let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další incident se stal jiný den v šest hodin ráno, kdy si pachatelé vybrali prodejnu alkoholu v Karviné-Novém Městě. Vloupali se do ní zezadu z ulice Závodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -160,54 +273,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Karviné i okolí jsou zváni na třetí ročník food festivalu Smaznego. Fanoušci fotbalu jsou zváni na zápas mezi MFK Karviná a FK Třinec. Pro karvinské házenkáře skončila náročná sezona,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">FOOD FESTIVAL SMACZNEGO JIŽ TUTO SOBOTU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obyvatelé Karviné i okolí jsou zváni na třetí ročník food festivalu Smaznego, který se uskuteční tuto sobotu na Lodičkách od 10 do 19 hodin.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obyvatelé Karviné i okolí jsou zváni na třetí ročník food festivalu Smaznego, který se uskuteční tuto sobotu na Lodičkách od 10 do 19 hodin.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POZVÁNKA NA FOTBALOVÉ UTKÁNÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fanoušci fotbalu jsou zváni na zápas mezi MFK Karviná a FK Třinec. Koná se tuto neděli 28. května od  17 hodin na městském fotbalovém stadionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -232,53 +343,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilustrátor Adolf Dudek pobavil v Karviné seniory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Známý ilustrátor dětských knížek Adolf Dudek zavítal do Nového domova v Karviné, aby tady pobavil seniory. A nejen to, pokusil se vrátit je zpátky do dětských let a společně si připomněli základy kreslení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ilustrátor Adolf Dudek je známý a oblíbený především mezi dětmi, před pár dny ale rozesmál i seniory z Denního centra služeb a Nového domova, kde si pro ně připravil lekci základních pravidel kreslení. Senioři si tak mohli společně s ním připomenout, jak správně nakreslit postavu nebo co stačí udělat, aby rozlišili obličej dospělého člověka od dítěte.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ilustrátor Adolf Dudek je známý a oblíbený především mezi dětmi, před pár dny ale rozesmál i seniory z Denního centra služeb a Nového domova, kde si pro ně připravil lekci základních pravidel kreslení. Senioři si tak mohli společně s ním připomenout, jak správně nakreslit postavu nebo co stačí udělat, aby rozlišili obličej dospělého člověka od dítěte. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adolf Dudek, ilustrátor</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Rychlokurz obsahoval hlavně radost z kreslení a života a kreslení nás přenáší do světa, který právě kreslíme. Ty lidi zapomněli na starosti kolem sebe a hlavně s úsměvem:” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velký rozdíl mezi kreslením s malými dětmi a seniory pan Dudek nevnímal, podle něho to bylo podobné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -308,54 +418,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adolf Dudek, ilustrátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naučili se, že pomocí základních geometrických tvarů - kolečka, čtverce, trojúhelníku a obdélníku se dá nakreslit celý svět..jak jednoduché ."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: senioři</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Mysleli jsme, že vůbec nepujdeme, protože jsme už neschopní, ale dobré to bylo. Aspoň jsme se procvičili, namalovali, ještě něco dovedeme.” "No bavilo mě to, ty domečky, autíčko."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Adolf Dudek do Nového domova zavítal díky projektu karvinské regionální knihovny, která seniorům z Denního centra služeb a Nového domova přináší různé aktivity.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Adolf Dudek do Nového domova zavítal díky projektu karvinské regionální knihovny, která seniorům z Denního centra služeb a Nového domova přináší různé aktivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hradilová, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Máme projekt, který podporuje Nadace OKD Léčba nejen knihou, v rámci projektu jsme pozvali pana Dudka, která nám udělal kurz kreslení, zpestřili jsme dopoledne klientům těchto dvou zařízení a myslím, že úsměvy na tvářích jsou viditelné a že se jim to líbilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Waclawiková, vedoucí pro kvalitu a sociální práci v Novém domově:</w:t>
       </w:r>
@@ -375,62 +484,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejista Kurovský navštívil svou základní školu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Extraligový hokejista Daniel Kurovský navštívil svou Základní školu Prameny. A nepřišel s prázdnou, školákům přinesl i pohár T.G. Masaryka, který společně s mistrovským titulem čerstvě vybojovali třinečtí Oceláři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Daniel Kurovský, trojnásobný vítěz hokejové extraligy s třineckými Oceláři se na chvíli vrátil do své Základní školy Prameny, aby v tělocvičně, kde na něho čekali školáci prozradil vše co je zajímalo.</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Po deseti letech se také setkal se svou třídní učitelkou. </w:t>
+        <w:t xml:space="preserve">Daniel Kurovský, trojnásobný vítěz hokejové extraligy s třineckými Oceláři se na chvíli vrátil do své Základní školy Prameny, aby v tělocvičně, kde na něho čekali školáci prozradil vše co je zajímalo. Všetečných otázek bylo připraveno opravdu hodně.  Po deseti letech se také setkal se svou třídní učitelkou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Franková, bývalá třídní učitelka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsme rádi, že na Prameny chodili tak úspěšní žáci, jako je Danek Kurovský, i když mě předrostl a doufám, že bude růst i ve svých krásných sportovních úspěších, přejeme ti, ať se ti daří a dostaneš se do té nejlepší ligy a dál do světa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na základní školu vzpomíná extraligový hokejista velmi rád, i právě tady piloval první základy práce s hokejkou a účastnil se i florbalového turnaje ČEZ Street hokej. To v roce 2011, kdy jsme reportáž natáčeli, ještě nikdo nevěděl, že ho čeká hvězdná hokejová kariéra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -449,58 +547,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na bruslích stál Daniel Kurovský poprvé ve čtyřech letech, začínal v klubu SK Karviná, v páté třídě přešel k havířovskému hokejovému klubu, juniorku hrál za muže v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Kurovský, extraligový hokejista HC Oceláři Třinec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Potom jsem dostal eso z Třince a to se neodmítá. Momentálně bych chtěl navázat na loňskou sezonu a být ještě prospěšnější a produktivnější:"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Daniel Kurovský radí dětem, aby si šly za svými sny, všechno je podle něho o píli a vytrvalosti.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Daniel Kurovský radí dětem, aby si šly za svými sny, všechno je podle něho o píli a vytrvalosti. Na závěr setkání hokejisty s dětmi proběhla i autogramiáda a společné focení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -575,93 +667,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-23-05-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>