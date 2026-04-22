--- v0 (2026-02-24)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.5.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Setkání rodáků a přátel Hrušova v Petřkovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dříve městys, dnes téměř vybydlená čtvrť Ostravy. I přesto se rodáci a přátelé Hrušova pravidelně scházejí už 35 let a vzpomínají na dobré časy.  Vůbec první setkání se uskutečnilo v roce 1988.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,97 +284,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14. ročník festivalu Ostravská muzejní noc má za sebou opět velký  úspěch. Do ulic města se v sobotu večer vydaly za kulturním programem do 31  institucí tisíce návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Malášek Šrubařová, koordinátorka  Ostravské muzejní noci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letošní Ostravskou muzejní noc navštívilo asi 22 tisíc  návštěvníků. A jsme za to velmi rádi. Byla úžasná atmosféra. Všichni se dobře  bavili. Spokojené jsou jak zapojené instituce, tak i jednotlivci, kteří je  navštěvovali. Máme opravdu báječné ohlasy a už se teď těšíme na to, jak bude  vypadat příští rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V obvodu Slezská Ostrava navštívilo Slezskoostravskou  galerii za necelých 7 hodin přes 140 lidí, kteří si tady prohlédli výstavu  Figura z pěti zemí. Tuto výstavu je mimochodem v galerii možné vidět ještě do  28. května.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V obvodu Slezská Ostrava navštívilo Slezskoostravskou  galerii za necelých 7 hodin přes 140 lidí, kteří si tady prohlédli výstavu  Figura z pěti zemí. Tuto výstavu je mimochodem v galerii možné vidět ještě do  28. května. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V galerii se mi tady dneska líbilo, že to není takové monotématické.  Že je to není zaměřeno jenom na tváře a je tady toho hodně z celého světa.  A Ostravská muzejní noc parádní akce. Ještě, když vyjde počasí a lidé si mohou  projít památky a celou Ostravu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do muzejní noci se letos zapojila i společnost OZO Ostrava, která  sice není žádné muzeum, ale pro akci byla důležitá kvůli jejímu tématu s názvem  Nevyhazuj, recykluj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do muzejní noci se letos zapojila i společnost OZO Ostrava, která  sice není žádné muzeum, ale pro akci byla důležitá kvůli jejímu tématu s názvem  Nevyhazuj, recykluj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí OZO Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "My jsme si připravili aktivitu do dvou stanů, jeden stan  bude přímo stan RE-USE centra našeho a uvidí tam návštěvníci takový průřez  zboží, které naše RE-USE centrum nabízí. A budou moci si tam některé věci přímo  zakoupit. A ve druhém stanu budou probíhat dva workshopy, ve kterých budeme  využívat staré hrníčky a jiné nádobí, právě z RE-USE centra. A budeme je  kreativně pojednávat, budeme vyrábět svíčky anebo malovat na hrníčky barvami na  porcelán. Krom toho OZO ještě vystaví svého veterána, historické popelářské  auto. A k němu bychom chtěli přidat ještě to nejnovější popelářské auto,  které máme. Aby lidé věděli, jak ten vývoj technologický postoupil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostravská muzejní noc zatím drží návštěvnický rekord z roku  2017, kdy na akci přišlo 28 576 lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostravská muzejní noc zatím drží návštěvnický rekord z roku  2017, kdy na akci přišlo 28 576 lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Slezské probíhá první letošní vlna kosení trávy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -311,101 +423,99 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ukončeno první kosení  by mělo být do 18. 6. Aktuálně technické služby kosí v lokalitách ulice Na  Baranovci, Kmetská."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Častěji než čtyřikrát ročně, se kosí intenzivněji využívané  plochy. Jedná se nejen o okolí Slezskoostravské radnice nebo cyklostezky kolem  řeky Ostravice. Ale třeba i okolí škol a školek nebo další exponovaná místa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vlivem chladnějšího a deštivějšího počasí, které bylo v předchozích  dnech se dostaly technické služby při práci do menšího zpoždění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vlivem chladnějšího a deštivějšího počasí, které bylo v předchozích  dnech se dostaly technické služby při práci do menšího zpoždění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Tvrdý, vedoucí oddělení  životního prostředí, Slezská Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jelikož sekačky  nemohly za toho deště vyjíždět, protože ten terén byl neúnosný. I teď, co máme  plochy na kosení, tak mohou být různě přeskakovány. A to z toho důvodu, že  některé plochy nemohou být podmáčené. Takže s tím postupem teď trochu  bojujeme. Uvidíme, teď nám začalo pěkné počasí, takže ta tráva zase poskočí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ročně městský obvod vyjde kosení na zhruba 15 milionů korun,  což je poměrně velká částka. My samozřejmě reflektujeme to, že řada občanů by  chtěla kosit častěji. Na druhou stranu je potřeba si uvědomit, že se s tím  pojí nejen finanční náklad, ale zároveň máme i spousty jiných ohlasů, které se  týkají zachování biodiverzity. A proto kosení podnikáme právě čtyřikrát ročně,  což je takový zlatý standard, který uspokojí všechny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezská Ostrava je rozlohou největším obvodem Ostravy. Kosí  se tady prakticky celý rok a na poslední kosení většinou navazuje už i podzimní  hrabání listí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slezská Ostrava je rozlohou největším obvodem Ostravy. Kosí  se tady prakticky celý rok a na poslední kosení většinou navazuje už i podzimní  hrabání listí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -480,93 +590,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-23-05-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>