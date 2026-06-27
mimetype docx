--- v0 (2026-03-02)
+++ v1 (2026-06-27)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.5.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné probíhá úprava Rájecké remízy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné v těchto dnech probíhá úprava Rájecké remízy. Hlavním důvodem je zvýšení retenční funkce stávající nádrže a zvýšení protipovodňové ochrany níže položeného území.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Karviné probíhá v současné době navýšení hráze v Rájecké remíze a také úprava jejího okolí. Výhodou navrhovaného řešení je zadržení povodňové přívalové vlny  100 leté vody.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Karviné probíhá v současné době navýšení hráze v Rájecké remíze a také úprava jejího okolí. Výhodou navrhovaného řešení je zadržení povodňové přívalové vlny  100 leté vody. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Salamonová, vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cílem těchto prací je vyčištění poldru. Tento poldr byl plný sedimentu a náletové zeleně, proto dochází k jeho prohloubení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Polder byl sice prohlouben, ale záměrem města je nechat ho v přírodním stavu tak, aby tady mohli žít obojživelníci a další drobní živočichové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -192,51 +306,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V PONDĚLÍ ZAČNE REKONSTRUKCE ULICE RUDÉ ARMÁDY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme tady upozornění pro řidiče, od pondělí 29. května začnou práce na rekonstrukci ulice Rudé Armády. Práce na silnici jsou rozděleny do několika etap. Aktuálně od pondělí do 16. června je plánována úplná uzavírka mezi ul. Žižkova a okružní křižovatkou ul. Havířská x Leonovova. Dojezd zůstane zachován do areálů firem i stavebnin a k čerpací stanici, vždy alespoň z jedné strany, jen s drobnými výjimkami při samotné pokládce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">REGISTRACE ZÁVODŮ REVÍRNÍ POHODOVÉ PADESÁTKY</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po úspěšném prvním loňském ročníku sportovní akce nazvané Revírní pohodová padesátka se v Karviné uskuteční letos další ročník. Konat se bude v neděli 25. června, registrovat se mohou zájemci na webu poho50.cz. Na startovní čáru se může postavit úplně každý, tratě jsou připraveny pro každou výkonnostní úroveň a i letos si budou moci zaběhat děti. Část ze startovného je určeno na podporu vybraného charitativního projektu – letos konkrétně pro Ondru Kokotka, který trpí spastickou mozkovou obrnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná ocenila nejlepší zdravotníky</w:t>
@@ -245,53 +358,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná už podruhé ocenila na zámku Fryštát lékaře a zdravotní sestry. Na ocenění je navrhovali nejen jejich zaměstnavatelé, ale i občané města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rada města Karviné se rozhodla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">udělit Pamětní list Rady města Karviné osobnostem ve zdravotnictví, kteří svou práci dělají dlouhodobě zodpovědně, s velkým nasazením a mimořádným rozsahem odborných aktivit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">udělit Pamětní list Rady města Karviné osobnostem ve zdravotnictví, kteří svou práci dělají dlouhodobě zodpovědně, s velkým nasazením a mimořádným rozsahem odborných aktivit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Slíva, náměstek primátora Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“ Jsme moc rádi, že můžeme ocenit lékaře, lékařky a zdravotní sestry za dobře odvedenou práci pro naše občany.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro ocenění na zámek Fryštát přišlo devět nominovaných. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -490,53 +602,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Špatně zaparkovaná auta ohrožují dojezd hasičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Při stavbě panelových domů se v minulosti nepočítalo s vysokým počtem aut, která pak řidiči hlavně o víkendech nebo večerních hodinách mají problém zaparkovat. Denně tak řidiči parkují na zákazech zastavení a stání a hasičům pak činí průjezd problémy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už řadu let hasiči napříč celou republikou upozorňují na místa, kde mají velké problémy projet se svou technikou. Největší potíže mají především na velkých sídlištích. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už řadu let hasiči napříč celou republikou upozorňují na místa, kde mají velké problémy projet se svou technikou. Největší potíže mají především na velkých sídlištích.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Langerová, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “To, že se hasičská technika nedostane co nejblíže k místu zásahu, může být pro jakýkoliv zásah velká komplikace. Může to výrazně ovlivnit nejen jeho délku, ale i počet zraněných či usmrcených osob. Bohužel se takové problémy při cestě k zásahu  vyskytují čím dál častěji. ve většině případů jsou mezery při průjezdu zaparkovaných vozidel a zásahovou technikou hasičů v řádech centimetrů, někdy milimetrů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Mrózek, velitel HZS Karviná</w:t>
       </w:r>
       <w:r>
@@ -547,53 +658,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čas od času hasiči také průjezdnost ulic preventivně ,zkouší a snaží se špatně parkující řidiče upozornit na problém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Mrózek, velitel HZS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Během roku se snažíme objíždět problematická místa, sídliště, ve večerních hodinách, odpoledních hodinách a upozorňovat řidiče a vlastníky automobilů na nevhodně zaparkované automobily, aby si byli vědomi toho, že opravdu technika hasičů potřebuje více místa pro průjezd."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Parkovat by řidiči neměli ani na nástupních plochách pro hasiče, které jsou umístěny v blízkosti bytových domů s výškou nad 12 metrů, což odpovídá zhruba pěti a víceposchoďové budově.  Tato místa jsou nejčastěji ve vzdálenosti  čtyři až sedm metrů od vchodu a jsou využívány jak pro samotný zásah, tak i pro evakuaci lidí z vyšších pater.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Parkovat by řidiči neměli ani na nástupních plochách pro hasiče, které jsou umístěny v blízkosti bytových domů s výškou nad 12 metrů, což odpovídá zhruba pěti a víceposchoďové budově.  Tato místa jsou nejčastěji ve vzdálenosti  čtyři až sedm metrů od vchodu a jsou využívány jak pro samotný zásah, tak i pro evakuaci lidí z vyšších pater. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -668,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-27-05-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>