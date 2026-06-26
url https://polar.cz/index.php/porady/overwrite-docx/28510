--- v0 (2026-03-03)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.5.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na obchvatu pokládají finální asfaltové vrstvy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uplynulý týden skončila nutná uzávěra části obchvatu směrem na Stonavu, z důvodu pokládky finálních asfaltových vrstev. Práce na pokládce obrusné vrstvy byly ukončeny v pátek 26. května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sezona Lodiček je v plném proudu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od konce dubna nabízí Iniciativa Dokořán, ale i další organizace spoustu kulturního vyžití pro všechny generace. Velmi oblíbený bývá volnočasový areál Lodičky, kam míří každý víkend desítky až stovky lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tady také například už tuto neděli proběhne ve spolupráci města Karviná velký Den dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tady také například už tuto neděli proběhne ve spolupráci města Karviná velký Den dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Heczko, předseda Iniciativy Dokořán:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vystoupí Michal Horák, Karola Kvído, spousta atrakcí pro děti, stezka. Další víkend tady proběhnou dvě akce, karvinská kapela Allskapones tady oslaví 20 let a bude tady MČR ve workoutu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Lodičkách tady vyroste scéna v rámci Dnů Karviné, které se konají 16. a 17. června a o týden později tady proběhne tradiční Dolanski Grom. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,53 +313,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Karviné poděkovalo házenkářům za sezónu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Karviné pozvalo na radnici karvinské házenkáře, kteří v letošní náročné sezóně vybojovali stříbro. V posledních kolech finále jim sen o obhájení mistrovském titulu sebral jejich věčný rival z Plzně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karvinští házenkáři přijali pozvání na radnici, aby si vyslechli slova poděkování za skvělou reprezentaci města v letošní sezoně a dosažený titul vicemistrů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karvinští házenkáři přijali pozvání na radnici, aby si vyslechli slova poděkování za skvělou reprezentaci města v letošní sezoně a dosažený titul vicemistrů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Je takovým pravidlem, že zveme týmy, které něco dokázaly. Je to velký úspěch, opět se dostali do finále, letos jim to nevyšlo, ale jsou stříbrní a já doufám, že si to po čase uvědomí ti kluci, i když jsou dnes možná zklamáni, že to bylo opět finále, to TOP, to nejlepší co může být. Strašně moc jim děkujeme za reprezentaci města, za to, že mají na své straně ty diváky, za to, že jsou součástí našeho města. Držíme jim palce, ať jim to příští rok vyjde.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér a prezident klubu HCB Karviná: </w:t>
       </w:r>
       <w:r>
@@ -284,81 +397,86 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér a prezident klubu HCB Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dotlačili nás do toho finále, takže jim budeme dlužit příští rok lepší výsledek doufám.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští fotbalisté oslavili návrat do 1. ligy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští fotbalisté se po roce vrátili zpátky do 1. ligy. Poslední zápas sezóny odehráli s FK Třinec na domácím hřišti a po výhře 1:0 společně s fanoušky prožili radost z mistrovského titulu. a postupu mezi elitní týmy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V neděli se na městském fotbalovém stadionu odehrál poslední zápas letošní sezony.  Karviná, která vedla tabulku a mířila do první ligy, hrála proti Třinci. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V neděli se na městském fotbalovém stadionu odehrál poslední zápas letošní sezony.  Karviná, která vedla tabulku a mířila do první ligy, hrála proti Třinci.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hejdušek, trenér MFK Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem si to nepřipouštěl, neříkal jsem to ani klukům, že poslední kolo je nejtěžší a teď to můžu potvrdit, kluci měli svázané nohy. Momentálně jsem si myslel, že to bude trochu jednodušší, že navážeme na ty výsledky poslední, jak jsme tady porazili Slavii nebo Prostějov a teď dávám za pravdu, že to poslední kolo je nejtěžší.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na první a jediný gól si ale fanoušci museli počkat do 87. minuty. Střelil ho Daniel Bartl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -559,93 +677,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-30-05-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>