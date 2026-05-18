--- v0 (2026-02-02)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.6.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeďte na prohlídky textilek historickou Karosou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na prohlídky textilek přes 50 let starým autobusem. Novinka, kterou zavádí Frýdek-Místek ve spolupráci s Turistickým informačním centem v rámci krajské Technotrasy. Kromě jízdy autobusem a komentovaných prohlídek areálů Slezanu budou k dispozici také zajímavé suvenýry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,125 +178,122 @@
         <w:t xml:space="preserve">Jiří Kadula, řidič autobusu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nacházíme se v autobuse Karosa ŠL11 z roku 1980.  Je to jeden z posledních kusů, který byl vyroben ve Vysokém Mýtě v Karose.  Pak se začaly vyrábět řady 700. Je přezdívaný Bobík. Tuto přezdívku dostal od mého taťky a  už se to zažilo. A Většinou odpovídáme tak, že je to autobus s duší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Švarcová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když jsem sestavovala ty texty tady k  těmto prohlídkám, tak jsem chtěla dát důraz právě na příběh těch lidí. Jak těch  zaměstnanců, tak zaměstnavatelů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníci se podívají do ředitelství Slezanu, přádelny a  tkalcovny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníci se podívají do ředitelství Slezanu, přádelny a  tkalcovny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Švarcová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dozví se třeba, že Adolf Landsberger, o kterém mluvil pan  primátor, tak že měl o 30 let mladší manželku. Nebo to, kolik vydělávali takoví  dělníci. Kdo byli hlavně ti zaměstnanci těch továren. Spíš je to zaměřeno na to  19. století a přelom 20. století."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Konvičná, ředitelka TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V letošním roce jsme projekt  inovovali. S tím, že trasy jsme měly skoro dvou a půl hodinové a byly  hodně dlouhé. Tak jsme je zkrátili a pomohli jsme těm účastníkům tím, že  jsme objednali historický autobus, který pojme 40 účastníků a věřím, že všechny  prohlídky, které máme připraveny, je jich 9 celkem, v období červen až  srpen. Takže budou obsazeny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Místo v autobuse je nutné si předem rezervovat na webu  technotrasa.cz. První jízda bude už 17. června. Ve spolupráci s Muzeem Beskyd  si budou moci zájemci vyzkoušet modrotisk. A Kultura F-M připravila v bývalé  záložně výstavu fotografií Slezanu od Lukáše Horkého. Nový život dostane i  modrotiskový vzor v podobě suvenýrů nejen do kuchyně. Jako zástěry, ubrusy,  chňapky a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Místo v autobuse je nutné si předem rezervovat na webu  technotrasa.cz. První jízda bude už 17. června. Ve spolupráci s Muzeem Beskyd  si budou moci zájemci vyzkoušet modrotisk. A Kultura F-M připravila v bývalé  záložně výstavu fotografií Slezanu od Lukáše Horkého. Nový život dostane i  modrotiskový vzor v podobě suvenýrů nejen do kuchyně. Jako zástěry, ubrusy,  chňapky a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lea Duží, jednatelka firmy Wrap Up:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Šablona, která je v Muzeu Beskyd, je z druhé poloviny  19. století a my jsme provedli její digitalizaci a úpravu do moderní šablony. A  vznikne látka bavlněná, která bude mít vzor na sobě. A budou se z ní šít  moderní výrobky. Čímž by se mohlo podařit vdechnout život tomu starému vzoru  Slezanu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to další krok k tomu, zpopularizovat a ukázat to  nejzajímavější, co ve městě Frýdek-Místek máme. A to jsou opravdu krásné industriální  budovy bývalých textilních továren. Naším cílem je tyto továrny postupně revitalizovat  a vrátit zpět městu. Vrátit do nich život. A jsem rád, že už postupně se to  děje. Opravdu i v realitě. Vzniká nové sídlo městské policie a na něj  navazující bulvár, který by měl v budoucnu nést jméno zakladatele  textilního průmyslu Adolfa Landsbergera. A který by měl  propojit sídliště Slezská s novým dopravním terminálem u vlakového nádraží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obnovou projde i areál v Hálkově ulici, který chce nový  majitel Gevorg Avetisjan opravit, předělat na výrobnu a muzeum, i zpřístupnit  jako památku veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obnovou projde i areál v Hálkově ulici, který chce nový  majitel Gevorg Avetisjan opravit, předělat na výrobnu a muzeum, i zpřístupnit  jako památku veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MŠ se zdravotnickou péčí ve F-M slaví 30 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -193,125 +305,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už 30 let funguje ve Frýdku-Místku unikátní mateřská školka,  kde se starají o děti, které mají různé zdravotní problémy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Brettschneiderová,  ředitelka MŠ se zdravotnickou péčí, Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naše mateřská škola je třítřídní, má asi 80 dětí, kdy jsou  dvě heterogenní, smíšené a jedna dvou až tříletá. Naše mateřská škola se  specializuje na nadstandardní zdravotnickou péči, kdy máme speciální třídu  stacionář, kde je kapacita osmi dětí. A jsou to děti na doléčení po nachlazení,  po různých nemocech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přímo ve školce má ambulanci lékař a zakladatel školky. Se  sestřičkami, které jsou zde v pozici učitelek, se stará o zdraví nebo  doléčení dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přímo ve školce má ambulanci lékař a zakladatel školky. Se  sestřičkami, které jsou zde v pozici učitelek, se stará o zdraví nebo  doléčení dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Dudek, zakladatel školky, alergolog a  ředitel OLU Metylovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažili jsme se udělat projekt, který by pomáhal dětem,  zpočátku alergickým. Byla to doba, kdy ještě ta dětská alergologie byla na  začátku nějakého rozvoje. Protože chyběly spreje, které se v současné době  běžně používají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Brettschneiderová,  ředitelka MŠ se zdravotnickou péčí, Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme děti i s diabetem, kdy nám zdravotní sestry jsou k dispozici  k měření toho cukru, k aplikaci inzulinu. Potom máme děti s potravinovými  alergiemi, kdy je na to speciálně uzpůsobena i naše kuchyně, kdy paní kuchařky  spolupracují s kuchaři a lékaři. A jsou to děti s bezlepkovou, s bezlaktózovou,  histaminovou a s různými kombinacemi diet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Dudek, zakladatel školky, alergolog a  ředitel OLU Metylovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To zařízení pak bylo věnováno především dětem s diabetem,  s obezitou, s problémy se zažíváním. S respiračními infekty, s ekzémy,  s dětmi po operacích. A za těch 30 let prošlo tím zařízením asi 2 000  dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti mají také možnost absolvovat rehabilitační léčbu v Odborném  léčebném ústavu v Metylovicích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti mají také možnost absolvovat rehabilitační léčbu v Odborném  léčebném ústavu v Metylovicích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek i já osobně jsem velice rád, že na území  města Frýdku-Místku působí takováto speciální školka. Víme, že problémy, které  mají děti stále častěji, potřebují odbornou péči. A my jsme nyní symbolicky  přispěli na oslavu 30 let fungování této školky. A já pevně věřím, že v podstatě  duchovní otec tohoto projektu pan doktor Dudek bude dál věnovat svou energii  tomuto projektu a věřím, že za ním zůstane další řada spokojených rodičů a  zdravých dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zařízení se chce nyní více zaměřit na digitalizaci a telemedicínu,  která může hrát významnou roli v prevenci civilizačních chorob.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zařízení se chce nyní více zaměřit na digitalizaci a telemedicínu,  která může hrát významnou roli v prevenci civilizačních chorob. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sweetsenfest bude míst letos největší program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -323,97 +432,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší frýdecko-místecký hudební, charitativní a divadelní  festival. To je Sweetsen fest. Z komorní akce pro hrstku přátel, která  poprvé proběhla v roce 2004, se během let stala jedna z největších a  zároveň i nejoriginálnějších kulturních akcí v České republice. Sweetsen  láká pravidelně tisíce návštěvníků, především na unikátní dramaturgii a celou  myšlenku festivalu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Rudolf, organizátor Sweetsen festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Příští týden nás už čeká 19. ročník festivalu Sweetsen fest.  Další rok máme 20. jubileum. Festival se koná od 15. do 17. června. Opět v areálu  TJ Slezan a v hospůdce U Arnošta."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve stodole Faunaparku nebudou chybět opět přednášky patriotů  z Frýdku-Místku, mezi kterými bude například i Albert Čuba. V divadelním  klubu D.N.A. čeká ve čtvrtek návštěvníky série čtyř představení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve stodole Faunaparku nebudou chybět opět přednášky patriotů  z Frýdku-Místku, mezi kterými bude například i Albert Čuba. V divadelním  klubu D.N.A. čeká ve čtvrtek návštěvníky série čtyř představení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Rudolf, organizátor Sweetsen festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zveme všechny, nejen Frýdečany a Místečany, ať přijdou. Máme  největší program v historii festivalu. Vystoupí tam 100 interpretů z našeho  města a blízkého okolí. Jak v klasických kapelách, tak jako dýdžejové. Budeme  mít celkem 7 scén na festivalu a vstupné je jako obvykle zdarma."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve spolupráci se Střediskem volného času Klíč bude připraven  program pro děti. Workshopy a ukázky tanců si připravilo také Taneční studio  DANCEPOINT.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve spolupráci se Střediskem volného času Klíč bude připraven  program pro děti. Workshopy a ukázky tanců si připravilo také Taneční studio  DANCEPOINT. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem moc rád, že festival Sweetsen fest u jehož zrodu jsem  stál, našel své nové pořadatele. A zachovává všechny myšlenky, se kterými vznikl.  Podporuje charitu a představuje frýdecko-místeckou kulturní scénu. A i letos na  sedmi scénách ve třech dnech představí téměř vše, co je ve Frýdku-Místku zajímavé.  A přeji festivalu všechno dobré do dalších let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vstup na akci je zdarma, ale na všech scénách  festivalu bude probíhat charitativní sbírka. Letos na Podané ruce, Adru a Charitu  Frýdek-Místek. A také na mobilní hospic Strom života. Loni se podařilo vybrat  téměř 85 tisíc korun. Od počátku festivalu přesáhl celkový výtěžek už 1 milion  22 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vstup na akci je zdarma, ale na všech scénách  festivalu bude probíhat charitativní sbírka. Letos na Podané ruce, Adru a Charitu  Frýdek-Místek. A také na mobilní hospic Strom života. Loni se podařilo vybrat  téměř 85 tisíc korun. Od počátku festivalu přesáhl celkový výtěžek už 1 milion  22 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -488,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-08-06-2023-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>