--- v0 (2026-02-02)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.6.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezinárodní folklorní festival se stěhoval do Polárky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek má za sebou 26. ročník Mezinárodního folklorního festivalu. Představily se zde soubory z různých koutů světa. Letošní ročník ale zhatilo počasí. A festival se musel na hlavní body programu stěhovat do haly Polárka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,111 +178,108 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mezinárodní folklorní festival se po tříleté pauze vrátil v plné  síle do ulic a vzdorujeme i počasí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radana Polachová, ředitelka Mezinárodního  folklorního festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bohužel páteční program jsme museli kompletně zrušit z důvodu  nepřízně počasí. Kompletně nám to vyhodilo zvuk, osvětlení. Takže soubory by i  tak nemohly vystupovat. Prakticky přes celou noc jsme vozili do haly Polárka  veškeré pódia, zábrany, stánky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sobotní program už proběhl podle programu a do haly se převedl  i nedělení závěrečný galakoncert.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sobotní program už proběhl podle programu a do haly se převedl  i nedělení závěrečný galakoncert. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radana Polachová, ředitelka Mezinárodního  folklorního festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejdřív zahájí festival dechová hudba Javořinka, potom  následují dětské pořady. Začne soubor Valášek, pak tady máme soubor Heleny  Salichové. Dětský folklorní soubor Ostravčika, Súček a Mašličku z Mutěnic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě domácích vystupujících se představily také soubory z šesti  zemí světa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě domácích vystupujících se představily také soubory z šesti  zemí světa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radana Polachová, ředitelka Mezinárodního  folklorního festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hosty letošního festivalu jsou soubory z Makedonie, Moldávie,  Gruzie, Slovenska Finska a Kostariky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Folklorní festival patří s dalšími dvěma akcemi k tomu,  čemu se říká rodinné stříbro. Má už více než čtvrt století tradici a my  samozřejmě jako město budeme rádi, pokud se ten festival bude rozvíjet a jsme  rádi, že pořadatelé táhnou tu káru tak dlouho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organizátoři už nyní pracují na tom, jaké významné hosty pozvou  na příští 27. ročník akce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Organizátoři už nyní pracují na tom, jaké významné hosty pozvou  na příští 27. ročník akce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tajuplný svět her potěšil děti v azylovém domě SÁRA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -246,75 +358,73 @@
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěla hlavně poděkovat paní vedoucí azylového domu  Sára, Janě Doricové, za pozvání na tuto akci. Dětský den pro děti, který sice  je později, ale o to zajímavější. Protože to, co děti nejvíce potřebují, tak je  láska, porozumění a čas strávený s rodiči. Takže já si myslím, že co do  dětí vložíme, se nám jednou vrátí a děti si budou určitě pamatovat tento  nádherný den, který tady strávili s kamarády, s rodiči a že si  zahrály a užily si to."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Doricová, vedoucí azylového domu SÁRA:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň bych chtěla moc poděkovat statutárnímu městu Frýdek-Místek  za podporu v průběhu poskytování našich sociálních služeb, ale i při přípravě  této akce. A chtěla bych poděkovat i dobrovolníkům z Českého Těšína,  skupinka Agape, i dalším dobrovolníkům a dárcům při přípravě této akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezská diakonie ve Frýdku-Místku poskytuje 4 sociální  služby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slezská diakonie ve Frýdku-Místku poskytuje 4 sociální  služby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Doricová, vedoucí azylového domu SÁRA:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Azylový dům pro ženy, azylový dům pro matky s dětmi,  noclehárna pro ženy a sociální rehabilitaci. A poskytujeme osobám bez přístřeší  nebo ohroženým ztrátou bydlení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Služby může využít 11 žen, 8 maminek s dětmi a noclehárna  je pro 6 lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Služby může využít 11 žen, 8 maminek s dětmi a noclehárna  je pro 6 lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">FM City Fest letos oslaví 5. narozeniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -340,89 +450,87 @@
         <w:t xml:space="preserve">Mirai Navrátil, organizátor FM City Festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos se můžete těšit na nabitý line-up. Jak taky jinak. Kromě  naší kapely taky na Ewu Farnou, Calina, který boří streamingy, všechny hitparády.  Můžete se těšit na Mig 21, Horkýže Slíže. Ale také na zahraniční kapely. Vystoupí  Dubiosa Kolektiv. Což je balkánská kapela, která hraje na největších evropských  festivalech. Třeba i na hlavní stage maďarského Sigetu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, PR manažerka FM City Festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velkou novinkou je nový koncept Stand Up zóny, který poprvé  nabídne 7 pádů Honzy Dědka live. Do horkého křesla usedne hned 7 hostů. Mezi nimi  třeba Štěpán Kozub, Kristýna Leichtová, Petr Švancara a další. Na své si tak  přijdou nejen milovníci hudby, fanoušci talk show, ale také nadšenci do nejrůznějších  zábavných aktivit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Právě pro ty bude připraven pestrý doprovodný program v Design  zóně a Chill out zóně. Obě zóny budou rozprostřeny na dvě patra a své si tam  najdou nejen děti, ale i dospělí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Právě pro ty bude připraven pestrý doprovodný program v Design  zóně a Chill out zóně. Obě zóny budou rozprostřeny na dvě patra a své si tam  najdou nejen děti, ale i dospělí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, PR manažerka FM City Festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň si festival i letos zachová své dobré srdce. A  návštěvníci budou moci najít neziskové organizace jako již tradičně v Chill  Out zóně. Celý výtěžek z festivalového merche potom poputuje konkrétním  lidem. A to Michalovi z Frýdku-Místku, který trpí nemocí ALS a nemůže již  dále pracovat a starat se tak o svou rodinu. A dále potom Simonce z Havířova,  která trpí nemocí SMA a moc ráda by jela toto léto na speciální tábor, na který  jí tímto přispějeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Festival FM City Fest patří společně se Sweetsen Festem a  Mezinárodním folklorním festivalem k trojlístku akcí, které považujeme za  rodinné stříbro. A proto Frýdek-Místek tyto akce podporuje, protože každá z nich  je něčím specifická, zajímavá, přínosná. A festival FM City Fest se koná v kulisách  krásné industriální architektury bývalých textilních továren na Staroměstské  ulici. A může se tam konat i díky podpoře města. A naším cílem je tyto krásné  budovy oživovat, pořádat v nich různé akce, kulturní, společenské.  Postupně je revitalizovat a vracet do života města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Festival je téměř vyprodaný. Poslední vstupenky by měly být  k dispozici do 14. června.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Festival je téměř vyprodaný. Poslední vstupenky by měly být  k dispozici do 14. června. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -497,93 +605,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-12-06-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>