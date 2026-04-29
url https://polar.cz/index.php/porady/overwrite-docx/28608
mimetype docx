--- v0 (2025-12-18)
+++ v1 (2026-04-29)
@@ -1,87 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.6.2023, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Těrlický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrlické slunko 2023 se opět vydařilo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V sobotu zahájilo Těrlicko letní sezonu tradiční akcí Těrlické slunko. Návštěvníci se mohli těšit na bohatý kulturní program, kulinářské speciality i dětské atrakce. Hned po slavnostním zahájení vystoupily  děti ze základních a mateřských škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Biegun (Naše Těrlicko):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “My jsme si připravili pro lidi pár změn, postavili jsme stage na jiné místo než bylo. Stánky jsme se snažili postavit koncepčně tak, aby dávaly smysl, aby tady nebylo plno tureckých medů a všech takových lákadel pro děti, ale aby to spíše do stylu pobeskydí. Budeme tady mít nově kulinářskou šou což jsem taky přesvědčen že lidi naláká. Budeme tady mít vegetariánské a veganské menu, které nám šéfkuchař připraví na místě. Největšími taháky Těrlického slunka letos bude Olga Lounová, orchestr Marcela Woodmana tak pevně věřím, že si všichni společně zatančíme."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “My jsme si připravili pro lidi pár změn, postavili jsme stage na jiné místo než bylo. Stánky jsme se snažili postavit koncepčně tak, aby dávaly smysl, aby tady nebylo plno tureckých medů a všech takových lákadel pro děti, ale aby to spíše do stylu pobeskydí. Budeme tady mít nově kulinářskou šou což jsem taky přesvědčen že lidi naláká. Budeme tady mít vegetariánské a veganské menu, které nám šéfkuchař připraví na místě. Největšími taháky Těrlického slunka letos bude Olga Lounová, orchestr Marcela Woodmana tak pevně věřím, že si všichni společně zatančíme." </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Počasí slavnosti přálo a tak se lidé mohli bavit až do pozdních večerních hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -174,93 +288,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/terlicky_miniexpres/terlicky-miniexpres-14-06-2023-16-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>