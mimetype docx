--- v0 (2026-03-01)
+++ v1 (2026-06-26)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.6.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Zasedání zastupitelstva města Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Expres začneme zprávou ze zastupitelstva města, které se konalo v pondělí odpoledne v sále Obchodně podnikatelské fakulty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zastupitelé Karviné se sešli v sále Obchodně podnikatelské fakulty, aby projednali a schválili celkem 28 bodů programu. Patřilo mezi ně i schvalování závěrečného účtu rozpočtového hospodaření města za loňský rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zastupitelé Karviné se sešli v sále Obchodně podnikatelské fakulty, aby projednali a schválili celkem 28 bodů programu. Patřilo mezi ně i schvalování závěrečného účtu rozpočtového hospodaření města za loňský rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “To hospodaření bylo kladné, dobře jsme se poprali s tou inflační spirálou, která se rozjela s nárůstem energií, máme dobře zajištěný rok 2023, takže věřím, že to hospodaření bude dále dobře fungovat a že na konci roku budeme mít nějaké úspory, abychom mohli dát nějaké finanční prostředky dát do investic v rámci města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V diskuzi padl i dotaz, zda bude město v příštím roce zvyšovat koeficient daně z nemovitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Daň z nemovitosti mě trochu trápí, nevím co přesně stát zamýšlí, každopádně z naší strany nedojde k dalšímu zvyšování, nepřemýšlíme nad tím vůbec, ale bychom rádi, kdyby ty finanční prostředky, které dnes vybírám, zůstaly v rozpočtu města, protože je potřebujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další body programu se týkaly například poskytnutí účelové dotace z fondu primátora města do oblasti školství, kultury a sportu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další body programu se týkaly například poskytnutí účelové dotace z fondu primátora města do oblasti školství, kultury a sportu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Opět se může rozběhnout populární futsalová liga, finanční podpora a poděkování za finále házenkářské ligy a postup do evropských pohárů a podobně MFK, kdy se po roce vrací mezi fotbalovou elitu. Jsem rád, že taky zastupitelé schválili podporu pro Permoník."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A schváleno bylo také uzavření darovací smlouvy se státním podnikem DIAMO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,53 +263,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská mládež se zhostila úkolu s fotovoltaikou na výbornou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velké překvapení čekalo na lektory z Českého vysokého učení technického v Praze a také na projektové manažery projektu ARV pro energetiku a udržitelnost. Se zadáním, které v lednu dostali žáci a studenti, se všichni popasovali na výbornou. Více už v naší další reportáži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žáci posledních ročníků základních škol a studenti středních škol z Karviné dostali v lednu společné zadání v rámci projektu ARV pro energetiku a udržitelnost, který připravila Karviná ve spolupráci s Českým vysokým učením technickým v Praze. Za úkol měli nasimulovat pomocí speciálního softwaru umístění fotovoltaických panelů na střechy tří karvinských budov.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Žáci posledních ročníků základních škol a studenti středních škol z Karviné dostali v lednu společné zadání v rámci projektu ARV pro energetiku a udržitelnost, který připravila Karviná ve spolupráci s Českým vysokým učením technickým v Praze. Za úkol měli nasimulovat pomocí speciálního softwaru umístění fotovoltaických panelů na střechy tří karvinských budov. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Wawerka, vedoucí výzkum. odd. Monitoring a řízení inteligentních budov, ČVUT:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jejich zadáním bylo navrhnout fotovoltaický systém na stávající budovy, aby snížily energetickou náročnost daného objektu. Museli si poradit s mnoha překážkami, okolí kolem budov, některé budovy v okolí jsou vyšší, zároveň tam je zeleň, to museli vzít v potaz. Byli jsme překvapeni, že všechny školy, všichni studenti toto zvládli velmi dobře, všichni zvládli dané budovy odsimulovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem se soutěže účastnilo deset zástupců škol, oceněni byli všichni, tři nejlepší dostali i ceny navíc. V pořadí třetí skončilo karvinské gymnázium, druhá byla Základní škola Prameny a první místo patří Základní škole U Lesa. Vítězové nabídli v simulaci komplexní řešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,189 +335,170 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nám byla vybrána budova knihovny, na které jsme pracovali od začátku školního roku, někdy od listopadu až do března. Jako oříšek bylo naučit se pracovat s tím programem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kokotek, výherce v projektu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Nás úplně nejdřív napadlo, že se všude rozmáhají elektromobily, že by to mohly být dobíjecí stanice i aby se ušetřilo na topení, že by to mohly být tepelné čerpadla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pilotní projekt byl vyhodnocen jako úspěšný a příští rok nabídne žákům základních škol a  studentům středních škol další výzvu, s podobným tématem týkající se energetiky a udržitelnosti.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvoudenní Dny Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro obyvatele Karviné připravil městský dům kultury opět po roce dvoudenní oslavy města. Program probíhal opět na několika místech, podívejte se na poslední reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnosti města připravují organizátoři z městského domu kultury dlouho dopředu a bývají každoročně rozloženy do dvou dnů a několika scén - na náměstí, na Lodičkách a také u Oázy. Na třech scénách se po dva dny střídali nejrůznější interpreti, skupiny, kapely a sbory, aby pobavili co nejširší spektrum návštěvníků. Oslavy odstartovaly v pátek dopoledne. na náměstí se pobavily hlavně děti s klauny a s dětskou kapelou Čiperkové.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">V sobotu kromě náměstí a hlavní scény na Lodičkách přibyla  u Oázy i zóna pro příznivce country a folku a pro děti byla otevřena vůbec poprvé dětská farma.</w:t>
+        <w:t xml:space="preserve">Slavnosti města připravují organizátoři z městského domu kultury dlouho dopředu a bývají každoročně rozloženy do dvou dnů a několika scén - na náměstí, na Lodičkách a také u Oázy. Na třech scénách se po dva dny střídali nejrůznější interpreti, skupiny, kapely a sbory, aby pobavili co nejširší spektrum návštěvníků. Oslavy odstartovaly v pátek dopoledne. na náměstí se pobavily hlavně děti s klauny a s dětskou kapelou Čiperkové.  O něco později začal program v pátek i na Lodičkách, návštěvníky pobavil třeba Pavel Calta nebo kapela Atmo music, program byl uzavřen afterparty.  V sobotu kromě náměstí a hlavní scény na Lodičkách přibyla  u Oázy i zóna pro příznivce country a folku a pro děti byla otevřena vůbec poprvé dětská farma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Hrubec, ředitelka MěDK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to věc, která nahradila kolotoče. Po neštěstí v Havířově bylo rozhodnuto, že uděláme něco nového, je tam zábava pro děti, více interaktivní. V letošním roce máme jen jednu hlavní scénu, je to z toho důvodu, že v době, kdy se Dny Karviné připravovaly, tak byla nejistá doba co do financí, co bude, k programu bylo přistoupeno opatrně, přesto si myslím, že ten program je pěkný a že si každý něco najde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Třasák, hlavní farmář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dětská farma je projekt pro šikovnost dětí, aby si vyzkoušely jak se dojí kráva, jak se dělají housky, aby se pobavily na naší soutěžní dráze, kde se hraje o ty momentové výhry, to mají děti nejraději, dostávají speciální medaile. Tady ukážou i zručnost, co je v nich. je super, že rodiče vydrží v těch frontách, na druhou stranu, jsou ty rodiče tak zapálení, že ty děti podporují a snaží se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na náměstí se mohli pobavit hlavně starší, třeba u Jablunkovanky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na náměstí se mohli pobavit hlavně starší, třeba u Jablunkovanky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U Oázy proběhlo finále Moravského vrabce, který se konal už po 26.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Mlok Grim, organizátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za ta léta si tato přehlídka vybudovala pověst jedné z nejplodnějších soutěží u nás v republice, během let se stala s mezinárodní účastí. Hlásí se slovenské i polské kapely, je to nádherná konfrontace, když se potkávají muzikanti ze tří zemí a je výborné, že ty kapely tady i vyhrávají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Karviné si lidé mohli poslechnout 10 finalistů, kteří postoupili z oblastních kol. Jejich vystoupení hodnotila porota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Karlos Soukup, porotce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hodnotíme nejen jestli mají rytmus dobrý, jestli umí na nástroje, ale i něco navíc, my hodnotíme vliv na diváky, jestli ten text je srozumitelný, jestli je píseň o něčem, to taky hodnotíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tuto scénu každoročně doplňují i hosté, pozvané kapely, letos  Holátka a Folk team. Na Lodičkách v průběhu soboty vystoupilo několik kapel jako třeba Šrouby a matice nebo Lucie Bílá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tuto scénu každoročně doplňují i hosté, pozvané kapely, letos  Holátka a Folk team. Na Lodičkách v průběhu soboty vystoupilo několik kapel jako třeba Šrouby a matice nebo Lucie Bílá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -480,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-20-06-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>