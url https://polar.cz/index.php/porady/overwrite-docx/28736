--- v0 (2026-02-06)
+++ v1 (2026-05-25)
@@ -1,145 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2023, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Okolí kulturního domu ve Frýdku prohlédne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostor kolem Kulturního domu Frýdek čeká výrazná proměna. Po technické ani estetické stránce už plochy kolem nevyhovují a jsou ve velmi špatném stavu. Kompletní revitalizace by měla začít ještě letos hotová bude v průběhu příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zničené staré chodníky a celkově nevzhledný prostor kolem  Kulturního domu Frýdek v Heydukově ulici trápí město už dlouhá léta. Nyní  se konečně blýská na lepší časy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je dlouho připravován k celkové rekonstrukci. Ten stav  to vyžaduje. My teď dokončujeme projektovou dokumentaci na poslední úpravy.  Jedná se o úpravy rozsahu zeleně. O úpravu nové výsadby stromů a poté, když  bude dokončen, předpokládáme v průběhu měsíce. Tak bude příprava staveniště.  A chceme v tomto roce zahájit první etapu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední úpravy projednalo město se zdejšími občany formou dotazníku  a zapracovalo jejich připomínky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední úpravy projednalo město se zdejšími občany formou dotazníku  a zapracovalo jejich připomínky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Týká se to úpravy asfaltu, kde má být vydlážděná plocha. Měly  by být upraveny i plochy zeleně. A následně bude upravena zeleň tak, že se  některé staré stromy pokácí a bude vysazena nová alej. Zároveň dojde ještě k úpravě  chodníku, který bude v diagonále. A zůstane tady stánek, který musíme  ještě dořešit majetkově tak, aby byl na ploše, protože dojde k jeho posunutí.  Tak, aby potom byl na ploše majitelky, která si v minulosti tu plochu  koupila. Takže dojde k nějaké směně 1:1."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město také dlouhodobě usiluje o úpravu okolních komerčních  prostor. Ty jsou ale v rukou soukromých vlastníků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město také dlouhodobě usiluje o úpravu okolních komerčních  prostor. Ty jsou ale v rukou soukromých vlastníků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My doufáme, že až začneme my tady ten prostor upravovat, tak  že to celé prostředí se povýší. A že i ni potom budou dělat úpravy těch svých  fasád a tak dále. Ty stánky moc nechceme, protože obecně nechceme ve městě  stánky jako takové, protože to je forma podnikání, která není úplně fair play  vůči těm, kteří podnikají v těch kamenných obchodech. Chceme to nějakým způsobem tak, ať ta forma prodeje odpovídá  21. století. To znamená, že pěkné obchody kamenné a veřejný prostor by měl být  zeleň, mobiliář a všechny věci, které tady chceme doplnit. I tu velkou plochu, chceme  také doplnit zelení. Tak, aby tady nedošlo k přehřívání té plochy, aby  tady bylo příjemné prostředí pro lidi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozpočet na celkové práce zatím nebyl stanoven, ale odhaduje  se zhruba do dvaceti milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozpočet na celkové práce zatím nebyl stanoven, ale odhaduje  se zhruba do dvaceti milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dálniční policie i údržba má mít ve F-M nový areál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -165,125 +277,122 @@
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nevím, do jaké míry mají přesné  plány, ale byli jsme informováni, že se jedná o jakési modelové středisko,  které už stojí i jinde v České republice. Patrně tam budou nějaké  zásobníky, či prostory na sypké a posypové hmoty. Patrně tam budou nějaké  prostory pro strání té mechanizace. S tím, že samozřejmě tam bude nějaká  budova včetně sociálního zařízení, to znamená správní budova pro zaměstnance, i  pro policisty. S tím, že v rámci toho, co  bude prodáno, tam budou mít samostatný areál, jak ŘSD, tak Policie ČR."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Pavlásek, referent správy  pozemků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samotný objekt pro tu společnost plus dálniční policii bude  v rohu celých kasáren. Bude se to týkat zhruba 47 tisíc metrů čtverečních.  Dalších asi 2 500 metrů čtverečních bude zabírat vjezd přímo na dálnici  D48. Přímo za námi začne samotný kup těch pozemků. Týká se to asi osmi částí pozemků,  na kterých bude vybudován oplocený areál, který bude plně sloužit. V současné  době je to pozůstatek místeckých kasáren, kde jsou nějaké tři detenční nádrže,  jsou tam nějaké bunkry, pozemek je z části podmáčený, jsou tam náletové  dřeviny a z části je to oploceno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední zastupitelstvo města schválilo záměr soubor pozemků  prodat. Z celé rozlohy areálu bývalých kasáren jde zhruba o jednu pětinu  pozemků. Nyní se může začít o prodeji přímo jednat. Zároveň bude potřeba vybudovat  sjezdy a nájezdy na dálnici D48.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední zastupitelstvo města schválilo záměr soubor pozemků  prodat. Z celé rozlohy areálu bývalých kasáren jde zhruba o jednu pětinu  pozemků. Nyní se může začít o prodeji přímo jednat. Zároveň bude potřeba vybudovat  sjezdy a nájezdy na dálnici D48. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo zadáno pořízení změny územního plánu, pokud jde o  pozemek, který má takový charakter, že na něm nejde stavět připojovací  komunikace na dálniční obchvat. Na této změně se bude pracovat, ale vzhledem k těm  formálním náležitostem se počítá s tím, že tato změna bude schválena  zastupitelstvem až v červnu roku 2024. Nicméně ta samotná změna by nutně  nemusela vadit prodeji jako takovému."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Pavlásek, referent správy  pozemků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době jsou v tom areálu, který budeme  odprodávat dvě budovy, které slouží nájemcům. Výpovědní lhůta u těchto smluv  jsou tři měsíce. Pokud budou mít zájem a budeme na to mít vhodné prostory i v rámci  celého areálu kasáren, který čítá 260 tisíc metrů čtverečních, je možné, že se  domluvíme na nějaké nájemní smlouvě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandr Pokorný, správce areálu kasáren:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Momentálně začínáme dělat bezpečnostní opatření kvůli  zvýšené bezpečnosti při pohybu lidí. Děláme zátarasy, aby nebyl areál úplně  průjezdný. Můžete se o tom přesvědčit. Dáváme tam betony a budeme je očišťovat  a zvýrazňovat reflexními nátěry. A už osazujeme dopravní značky. Aby nedošlo k nějakým  nehodám, protože lidé nám na to nejsou zvyklí. Byli zvyklí na to, že je to  pořád průjezdné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O prodejní ceně se zatím nejednalo, město ale počítá, že by  mohlo do rozpočtu získat několik desítek milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O prodejní ceně se zatím nejednalo, město ale počítá, že by  mohlo do rozpočtu získat několik desítek milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tak jak postupujeme standardně, necháme zpracovat znalecký  posudek, až skutečně dostaneme nabídku, přestože s ní ze strany ŘSD, která  zároveň zastupuje i Policii ČR, počítáme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně je v celém reálu několik desítek nájemců,  kteří využívají stávající haly a velké garáže. Většinu prostředků ale město  vrací zpět do nejnutnější údržby areálu. Jeho postupné smysluplné využití je  tak na místě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně je v celém reálu několik desítek nájemců,  kteří využívají stávající haly a velké garáže. Většinu prostředků ale město  vrací zpět do nejnutnější údržby areálu. Jeho postupné smysluplné využití je  tak na místě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M pracuje na další změně územního plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -295,97 +404,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek aktuálně pracuje na další změně územního  plánu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem ke změně stavebního zákona bude potřeba udělat také  povinnou standardizaci. Jsme jedno z prvních měst v České republice,  které standardizaci územního plánu dělá. Všechna statutární města by v nejbližší  době měla začít se změnou územního plánu. S tím, že může jít o pouhou  standardizaci nebo i o samotnou změnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město se rozhodlo obě části spojit. Provede tedy standardizaci  i změny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město se rozhodlo obě části spojit. Provede tedy standardizaci  i změny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Změn je několik. Měníme plochy, které byly standardně  vymezeny v zastavitelném území. Vytyčujeme jenom velmi málo ploch pro bydlení,  protože Frýdek-Místek v současné době má pro bydlení vymezeno velké  množství ploch. A poté vyměníme na základě požadavků občanů plochy z jiného  funkčního využití na další. Frýdek-Místek vcelku často mění územní plán. Přibližný interval  je dva až tři roky mezi změnami. S tím, že změna ve zkráceném rozsahu trvá  rok, až rok a půl. Vždycky dojde k tomu, že vyhovíme pouze té části, kde  vyhovět můžeme. Z velké části se jedná o přenesenou působnost, takže jsme  vázáni zákony. Nicméně, kde můžeme změnit územní plán tak, aby vyhověl  požadavkům občanů a zároveň rozvoji města, tak tam se snažíme vyhovět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Díky standardizaci územního plánu by mělo dojít ke  sjednocení územních plánů v celé České republice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Díky standardizaci územního plánu by mělo dojít ke  sjednocení územních plánů v celé České republice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Díky tomu uživatelé, kteří si budou územní plán prohlížet,  tak nebudou muset překlikávat mezi různými územnímy plány. A nezmění se takto  vzhled. Samotná standardizace je pouze otázkou změny vzhledu, tloušťky čar, barev  a dalších takových věcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Územní plán jednotlivých obcí v kraji je k nahlédnutí  na webu Moravskoslezského kraje. Lidé se tam dozví, jaké pozemky se na území obcí  nacházejí a jak s nimi může být nakládáno. Zda se tam například může stavět  nebo je to zemědělská půda, či se tam do budoucna plánuje něco veřejně  prospěšného.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Územní plán jednotlivých obcí v kraji je k nahlédnutí  na webu Moravskoslezského kraje. Lidé se tam dozví, jaké pozemky se na území obcí  nacházejí a jak s nimi může být nakládáno. Zda se tam například může stavět  nebo je to zemědělská půda, či se tam do budoucna plánuje něco veřejně  prospěšného. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -460,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-06-07-2023-16-47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>