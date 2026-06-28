--- v0 (2026-02-28)
+++ v1 (2026-06-28)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.7.2023, 16:11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné staví nové dětské dopravní hřiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná se rozhodla postavit nové dopravní hřiště pro děti na jiném místě ve městě. Nově se bude nacházet poblíž Základní školy Prameny, jeho součástí bude i nový výuková budova, venkovní posezení pro rodiče a velké parkoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poblíž Základní školy Prameny začaly terénní práce na přípravě plochy nového dětského dopravního hřiště. Stavba začala po několika letech příprav a plánování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poblíž Základní školy Prameny začaly terénní práce na přípravě plochy nového dětského dopravního hřiště. Stavba začala po několika letech příprav a plánování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem vždycky rád, když už vidím bagry, že se začalo stavět, protože ta přípravná fáze, která není moc vidět, trvá někdy dva tři roky. Zahrnuje přípravu veškeré dokumentace, povolování, zajišťování sítí, spousta práce lidí na úřadě, projektantů a ta samotná stavba je už takovou třešničkou na dortu, která má sice spoustu svých problémů, ale už víme, že je to ta fáze, že bude zrealizovaná a že bude do budoucna sloužit lidem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původní a již nevyhovující hřiště se nachází poblíž budovy městské policie a obchodně podnikatelské fakulty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,90 +241,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová budova bude mít kromě výukové třídy i sklad pro kola a koloběžky a dílnu na drobné opravy. U budovy bude také venkovní posezení, zastíněná pergola.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Bogoczová, vedoucí Odboru majetkového MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud tam přijdou rodiče s dětmi nebo větší děti, mohou si sednout sníst svačinu. Je to uděláno tak, aby z tohoto místa rodiče na děti na dopravním hřišti viděli. Hřiště bude mít v sobě veškeré dopravní prvky, nebude chybět kruhový objezd, semafory, křižovatky přechody, žluté šrafování a podobně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavba dopravního hřiště by mělo být dokončena v dubnu příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavba dopravního hřiště by mělo být dokončena v dubnu příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dolański Gróm 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Místní skupina Polského kulturně-osvětového svazu v Karviné-Fryštátě zorganizovala tradiční hudební festival nazvaný Dolański Gróm. Příležitost zahrát si v České republice dostalo několik polských kapel, za českou stranu obohatil festival Pražský výběr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další ročník karvinského hudebního festivalu Dolański Gróm, který si klade za cíl popularizovat polské rockové a populární kapely, je již minulostí a i tentokrát organizátoři z PZKO Karviná-Fryštát pojali tento festival jako piknik pro celé rodiny a místo pro přátelské setkání a poslechu kvalitní muziky v areálu Lodiček.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další ročník karvinského hudebního festivalu Dolański Gróm, který si klade za cíl popularizovat polské rockové a populární kapely, je již minulostí a i tentokrát organizátoři z PZKO Karviná-Fryštát pojali tento festival jako piknik pro celé rodiny a místo pro přátelské setkání a poslechu kvalitní muziky v areálu Lodiček. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Líbí se mi tu velmi, je tu klid, mír, dobrá muzika, těším se na kapelu Kombi." "Atmosféra, hudba, lidi, všechno je fajn." "Dobré to je, něco znám, vždycky aspoň jednu písničku, tak fajné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Matuszyński, spoluorganizátor: "</w:t>
       </w:r>
       <w:r>
@@ -289,53 +401,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Běžecké závody POHO50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už podruhé se v Karviné konaly velké běžecké závody nazvané POHO50. Opět bylo připraveno několik různě dlouhých tras pro všechny věkové kategorie. Velkou výzvou pro vytrvalé běžce bylo i Mistrovství České republiky v běhu na 50 kilometrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Areál Lodiček se stal premiérově na jednu červnovou neděli dějištěm velkých běžeckých závodů, které se už podruhé v Karviné zorganizovaly pod názvem POHO50. Jako první se na startovní čáru hned ráno postavili běžci, které čekala nejdelší trať, rovných padesát kilometrů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Areál Lodiček se stal premiérově na jednu červnovou neděli dějištěm velkých běžeckých závodů, které se už podruhé v Karviné zorganizovaly pod názvem POHO50. Jako první se na startovní čáru hned ráno postavili běžci, které čekala nejdelší trať, rovných padesát kilometrů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Krplová, ředitelka závodu POHO50:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme usilovali o to, abychom tady v Karviné měli prestižní závod, povedlo se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora:</w:t>
       </w:r>
       <w:r>
@@ -395,53 +506,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandr Zoller, běžec z Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Baví mě běhat ultramaratony, chtěl bych běžet B7, v podstatě v rámci tréninku jsem si to chtěl zaběhnout jakoby silniční závod. Teplo bylo. Teplo, to bylo jediné, co mi vadilo, jinak to bylo příjemné, příjemná trasa, nebylo to moc hornaté, takže dobrý.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Účast byla letos vysoká, třeba dětských závodů se zúčastnily děti nejen z Karviné, ale třeba i ze Studénky nebo Orlové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velký zájem byl o firemní starty štafety. Tady se různé organizace utkaly o nejrychlejší časy celkem ve 150 závodnících.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velký zájem byl o firemní starty štafety. Tady se různé organizace utkaly o nejrychlejší časy celkem ve 150 závodnících. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Krplová, ředitelka závodu POHO50</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Závod POHO50 má trasu postavenou pro každého, postavili jsme to tak, aby ti nejmenší, kteří sotva capkají, mají 2,5 roku si mohly odběhnout svou osmdesátku až po trasu padesáti kilometrovou. Máme šestky, desítky, jednadvacítky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci těchto závodů se konal i Městský běh na 10 kilometrů. Organizátoři spojili své síly a závody uspořádali najednou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -565,93 +675,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-04-07-2023-16-11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>