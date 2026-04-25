--- v0 (2026-02-25)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.7.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava má nového místostarostu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava má nového místostarostu. Stal se jím Jiří Stoch, který vystřídal na postu dosavadní místostarostku Dagmar Macháčkovou. Důvodem bylo, že bývalá místostarostka se stala náměstkyní primátora. Na radnici Slezské dál zůstane jako radní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
         <w:t xml:space="preserve">Jiří Stoch (ANO), nový místostarosta  Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Beru to jako určité ocenění mé dosavadní práce v radě,  kde působím již druhé volební období. Do gesce mi připadla hospodářská správa,  informační technologie a bezpečnost. Do hospodářské správy spadají veškeré  obslužné činnosti fungování úřadu. Nákup materiálu, výpočetní techniky a také  bezpečnost a ochrana zdraví při práci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jiří Stoch je členem rady městského obvodu už druhé volební  období. Je tedy již zkušeným zastupitelem. Věřím, že bude přínosem pro vedení  městského obvodu. A to i s ohledem na jeho profesní minulost. Pracoval u  policie, také je členem aktivních záloh, proto dostal na starost kromě  hospodářské správy také agendu bezpečnosti, která věřím, pod jeho vedením, se bude na Slezské nadále zlepšovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jiří Stoch byl v minulosti inspektor a komisař u  kriminální policie, dále také policejní expert na zahraničních misích. A  dokonce pracoval i jako zdravotnický záchranář.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jiří Stoch byl v minulosti inspektor a komisař u  kriminální policie, dále také policejní expert na zahraničních misích. A  dokonce pracoval i jako zdravotnický záchranář. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SDH Ostrava-Heřmanice oslavil 130 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -149,53 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sbor dobrovolných hasičů začal v Heřmanicích fungovat  1. října roku 1893. Oslavy 130. výročí si ale hasiči připravili na konec  školního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Gavlas, velitel SDH Ostrava-Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letošní oslavy jsme pojali formou takového průvodu. Kdy to  začalo dopoledním programem v kostele svatého Marka v Ostravě-Heřmanicích,  kde proběhla mše. Po té mši se udělal průvod s prapory přes Heřmanice a  skončilo se tady u naší hasičské zbrojnice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Průvod skončil u hasičské zbrojnice, kde proběhla zdravice,  předání praporů a také slavnostní stuhy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Průvod skončil u hasičské zbrojnice, kde proběhla zdravice,  předání praporů a také slavnostní stuhy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Gavlas, velitel SDH Ostrava-Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dostali jsme pamětní plaketu od okresního sdružení města  Ostravy k našemu 130letému výročí založení sboru Hasiči Ostrava-Heřmanice. Udělali jsme tady výstavu, která zobrazuje historii našeho  sboru dobrovolných hasičů od prvních dnů toho založení a schůze našich bývalých  členů, až po současnost plus vizualizace do budoucna, kde letošní rok by se  měla začít rekonstruovat naše hasičská zbrojnice a měla by končit příštím rokem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
@@ -227,75 +340,73 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věřím, že hezkým dárkem ke 130. výročí bude heřmanickým  hasičům výstavba nové hasičské zbrojnice, která začne už na podzim tohoto roku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Gavlas, velitel SDH Ostrava-Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těšíme se na ni náramně, protože už několik let za to bojujeme,  o tu rekonstrukci. A bude to taková třešnička na dortu k tomu našemu  výročí, těm 130 letům sboru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jako každému dobrovolnému sboru by se také do budoucna hodila  obměna techniky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jako každému dobrovolnému sboru by se také do budoucna hodila  obměna techniky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Gavlas, velitel SDH Ostrava-Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme zánovní Mercedes, který je zhruba 6 let starý. Pak tady  máme cisternu, která je už přes 30 let stará, už trošku dosluhuje. Tak uvidíme,  jestli do budoucna se nám podaří nějakou novou cisternu vyjednat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hasiči by si do dalších 130 let přáli, ať se jejich sbor dál  rozvijí, mají více zásahů a výcviku a jejich mládež, aby dál sbírala sportovní úspěchy  nejen u nás, ale i ve světě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hasiči by si do dalších 130 let přáli, ať se jejich sbor dál  rozvijí, mají více zásahů a výcviku a jejich mládež, aby dál sbírala sportovní úspěchy  nejen u nás, ale i ve světě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava slavnostně vyřazovala deváťáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -307,53 +418,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obřadní síň slezskoostravské radnice zaplnili postupně  jednotlivé a početné skupinky žáků devátých tříd. Proběhlo tady totiž  slavnostní vyřazování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vyřazování žáků devátých tříd našich základních škol je již  tradiční akcí, která zakončuje jejich devítileté studium na našich základních  školách. Je to významná událost, protože je to opravdu velká část života,  kterou na našich základních školách strávili. A proto jsme zvolili i tento  slavnostnější způsob rozloučení s deváťáky, kdy je přivítáme u nás na  radnici, pogratulujeme jim k ukončení jejich devítileté školní docházky a  zároveň předáme i drobné dárky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý žák získal pamětní list a udělovala se i mimořádná ocenění  za vzornou reprezentaci školy, nebo dokonce za poctivost při vrácení nalezené  věci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý žák získal pamětní list a udělovala se i mimořádná ocenění  za vzornou reprezentaci školy, nebo dokonce za poctivost při vrácení nalezené  věci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Mikulenka, oceněný žák:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teďka jdu na strojírenství do Frýdku a 9 let bylo v pohodě  ve škole, dalo se to zvládnout." – Ty jsi byl oceněný konkrétně za nějaký významný  počin. O co tam šlo? – "Jednou jsem vzal prstýnky zlaté a vrátil jsem je paní  učitelce. Byl jsem na různých soutěžích, přírodopisné, matematické, a tak  různě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liana Svobodová, třídní učitelka 9. F, ZŠ  Bohumínská:</w:t>
       </w:r>
       <w:r>
@@ -382,53 +492,52 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa žáci: 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě to bylo super a jsem rád, že jsem tu základní školu  dokončil s vyznamenáním. A chystám se na zahraniční obchod. Tak doufám, že  to bude fajn." </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na střední se chystám na bezpečnostně-první akademii a bylo  to v pohodě. Hezké vzpomínky mám." – A co ten dnešní den, to vyřazování? – "Je mi líto, že už tu nejsem, ale zase jsem ráda, že půjdeme pryč a zažijeme  něco nového."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostním vyřazováním prošlo zhruba 140 žáků ze všech čtyř  základních škol v obvodu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostním vyřazováním prošlo zhruba 140 žáků ze všech čtyř  základních škol v obvodu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -503,93 +612,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-04-07-2023-16-31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>