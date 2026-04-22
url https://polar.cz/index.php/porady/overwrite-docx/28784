--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Slezská Ostrava opravuje fasádu budovy radnice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezská Ostrava opravuje fasádu historické budovy radnice. Byly na ní totiž už viditelné lokální trhliny a nečistoty. Oživení probíhá po jedenácti letech a práce jsou rozděleny do několika etap. Náklady na opravu přesáhnou 2,6 milionu korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U budovy Slezskoostravské radnice v Těšínské ulici se  objevilo na konci června lešení. Obvod totiž přistoupil k potřebné a  důležité údržbě této historické budovy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "V současné době probíhá oprava a nátěr fasády  Slezskoostravské radnice. Podobná obdobná oprava proběhla naposledy v roce  2012. Fasáda od té doby už jevila stopy nečistot a byla také místy popraskaná.  Protože radnice je kulturní památkou, tak se snažíme o ni náležitě starat. A  proto jsme letos získali dotaci právě na opravu její fasády a ta aktuálně  probíhá."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filip Kunz, stavbyvedoucí:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Začali jsme stavební práce tak, že jsme očistili fasádu.  Poté došlo ještě k vysátí, protože tam bylo přebytečné množství pavučin, které  by nám kazily novou malbu. Došlo k lokálním opravám fasády, kdy jsme museli  opravit lokální trhliny ve zdi, které se musely sanovat. Došlo k aplikaci například  chemických kotev, aby zmizely trhliny. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nová fasáda se provádí kvalitním silikátovým nebo vápenným  fasádním nátěrem. V letošním roce se opravují dvě strany fasády. Levá, ze  strany ulice Keltičkova, včetně věže s hodinami a čelní nad vstupním  schodištěm a hlavním vchodem. Oprava zbývající části je naplánována na  následující roky.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filip Kunz, stavbyvedoucí:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Dochází k novému oplechování, kdy dodržujeme původní  architektonický návrh, který obsahoval pozinkované oplechování. Zároveň jsme vyměnili  i žlaby, které jsou také z pozinku, aby nemohlo dojít k jejich krádeži."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Celkové náklady na opravu fasády činí 2,6 milionu korun. Z čehož  část pokrývá právě dotace z Moravskoslezského kraje."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Budova úřadu je nárožní třípatrovou budovou s kvadratickou  věží postavenou podle návrhu Viktora Šulce a projektu Jaroslava Volence a  Františka Doležala. Průčelí je ukončeno pseudorenesančním štítem s balustrádou,  portál je zdoben iónskými sloupy a fasáda bohatě zdobená štukovým dekorem.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Budova radnice byla dostavěna v roce 1913. To znamená,  že dnes už má 110 let. My se proto snažíme nejenom zvenku starat o její fasádu,  ale také průběžně provádíme různé práce v rámci interiéru. Ať už se jedná  o restauraci dveří nebo například o repasy podlah."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na území Slezské Ostravy se nachází spousta historicky cenných  staveb.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "My pravidelně provádíme renovace nejrůznějších pomníků nebo  například bust, které jsou ve vlastnictví městského obvodu. Ale přispíváme také  soukromým vlastníkům. Mohu připomenout z minulosti například opravu  kapličky v Antošovicích, která prošla kompletní renovací nebo opravy v rámci  kostela svatého Marka v Heřmanicích."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aktuální obnova fasády radnice má být hotová podle  harmonogramu do 6. září.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Slezskoostravská galerie zve na výstavu Women</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezskoostravská galerie zve na výstavu fotografií světové uznávaného fotografa Maria Sikory. Ten se specializuje na umělecké focení žen. Výstava tak nese i název Women a nabídne 43 mimořádných fotografií, které vznikaly po celém světě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slezskoostravskou galerii zaplnily desítky fotografií  nádherných žen v různých pózách. Autorem výstavy je světově proslulý  fotograf Mario Sikora.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mario Sikora, fotograf, auto výstavy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Na výstavě Women vidíte fotografie krásných žen. To znamená,  vidíte tady propojení ženství s přírodou. A také historií. Na výstavě se nachází  aktuálně 43 fotografií." - Kde sháníte modely? - "To je příjemnější starost. Modely se hlásí samy. Nebo mám  portfolio modelů, se kterými spolupracuji. A snažím se skutečně s nimi vytvořit  snímky, které mají atmosféru. Jsou tady fotografie, ať už tady z Ostravska, ale  například i ze Španělská, z Německa a dalších zemí."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa: 1.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co říkáte na výstavu, jak se vám líbí? – "Úžasné fotky, krásné  ztvárnění ženy, moc hezké. Asi mě nejvíc zaujalo to první, to balancování. Ale  ještě jsem neviděla všechno. Moc krásné úhly, osvětlení, všechno."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa: 2.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Zatím to, co jsem viděl, tak si myslím, že je velice dobré."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa: 3.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Je svým způsobem odlišná než fotografické výstavy, obecně  vystavované, protože má svůj, řekněme přísný řád v tom smyslu, že jsou to  scény zakomponované. A tedy kromě zachycení toho času, tam má také zachycení  výtvarných hodnot."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autor klade ve fotografii důraz na hru se světlem, stínem,  perspektivou a emocí.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mario Sikora, fotograf, auto výstavy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Fotografie jsou tady zajímavé všechny. Takovou, která budí  emoce, je fotografie s názvem V, u které jsem spolupracoval i na návrhu  šatů. To znamená, nad fotografií přemýšlím velice komplexně. Jak budou snímky  vypadat v galerii rovnou na fotopapíru. Od toho se odvíjí celé plánová,  které může trvat i měsíce, než samotný snímek posléze vznikne."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Za vedení městského obvodu Slezská Ostrava jsme rádi, že  můžeme v naší Slezskoostravské galerii přivítat mladého umělce a fotografa,  pana Maria Sikoru, původem z Třince. Zrovna jsme se bavili, že poslední  výstava byla v Třinci na městském úřadu. Ta výstava, jsem ji sám prošel,  je moc pěkná. Myslím si, že bude mít určitě úspěch. Budeme rádi, dále se pan  Mario Sikora zmínil, že další výstavy bude mít v Madridu, Barceloně, v New  Yorku, tak i z toho pohledu vidíme, jaký fotograf to je. A jaké fotografie  krásné tvoří."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výstavu s názvem Women mohou během prázdnin návštěvníci  zhlédnout ve Slezskoostravské galerii do 6. srpna. Vždy o víkendech od 10 do 16  hodin.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Barrák music hrad opět na Slezskoostravském hradě</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezskoostravský hrad ožívá v průběhu léta multižánrovým hudebním projektem Barrák music hrad. Ten nabídl na začátek prázdnin sérii koncertů různých hudebních žánrů. A stejně tak připravil další část koncertů i na konec prázdnin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letní sérii kulturních akcí na Slezskoostravském hradě otevřel  tradičně další ročník multižánrového festivalu Barrák music hrad.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Palovčík, hlavní organizátor festivalu  Barrák music hrad:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Letos už jsme měli Wohnout, potom jsme měli Punkový festival,  kde hráli BOOZE & GLORY, The Offenders z Německa a další kapely. Těšit  se můžeme ještě na Horkýže slíže, Škwor, Mňágu a Žďorp. Na super koncert  smyčcového orchestru Unique orchestra, kde se budou hrát rockové pecky, které  všichni znají. Akorát v podání dvacetičlenného smyčcového orchestru. Dále  tam máme Metalový festival za účasti zahraničních kapel. Nebo bude určitě  výborný koncert J.A.R. a Monkey Business dohromady."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Městský obvod Slezská Ostrava podporuje festival Barrák  music hrad od jeho založení. A to zejména z toho důvodu, že se jedná o  multižánrový festival, kde jsou všechny hudební žánry od hip hopu po punk. Tedy  si tam najde opravdu každý to své. A především je to festival, který běží na  hradě celé léto. A mohou tam zavítat opravdu všichni občané Slezské Ostravy."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Festival přitom vznikl v době covidu, kdy reagoval na  nedostatek kulturních akcí a jejich postupného rušení z důvodů omezené  kapacity.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Palovčík, hlavní organizátor festivalu  Barrák music hrad:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Zrušily se klasické festivaly, bylo málo akcí, kapely chtěly  hrát. A my jsme tím způsobem nahradili ten festivalový výpadek. Takže se jedná  o jednodenní akce, které tehdy byly pro omezenou kapacitu lidí. A teď žádné  omezení už nemáme a kapacita funguje podle kapacity hradu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koncerty jsou koncipovány jako jednodenní večerní akce.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Palovčík, hlavní organizátor festivalu  Barrák music hrad:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Je to výjimečné tím, že tam nemusíte trávit celý den. Má to  svou výhodu, že můžete si přes den dělat cokoliv, zajet si na výlet s rodinou  nebo přes den, když je čtvrteční koncert, jít do práce. A večer přijít na  koncert, který končí většinou ve 22:00 hodin."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Obecně podporujeme samozřejmě i další kulturní akce. Ročně  rozdělíme mezi spolky, které u nás organizují nejrůznější akce, ať od sportu,  kultury, přes nějaké společenské aktivity, přes 7 milionů korun. A věřím, že i  letos tuto částku udržíme a že nadále budeme kulturu ve Slezské Ostravě  podporovat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další série koncertů bude uzavírat prázdniny a začne 24.  srpna. Podrobný program najdete na webu barrakmusichrad.cz</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">11.7.2023, 16:30</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezskoostravský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Slezská Ostrava opravuje fasádu budovy radnice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezská Ostrava opravuje fasádu historické budovy radnice. Byly na ní totiž už viditelné lokální trhliny a nečistoty. Oživení probíhá po jedenácti letech a práce jsou rozděleny do několika etap. Náklady na opravu přesáhnou 2,6 milionu korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U budovy Slezskoostravské radnice v Těšínské ulici se  objevilo na konci června lešení. Obvod totiž přistoupil k potřebné a  důležité údržbě této historické budovy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "V současné době probíhá oprava a nátěr fasády  Slezskoostravské radnice. Podobná obdobná oprava proběhla naposledy v roce  2012. Fasáda od té doby už jevila stopy nečistot a byla také místy popraskaná.  Protože radnice je kulturní památkou, tak se snažíme o ni náležitě starat. A  proto jsme letos získali dotaci právě na opravu její fasády a ta aktuálně  probíhá."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filip Kunz, stavbyvedoucí:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Začali jsme stavební práce tak, že jsme očistili fasádu.  Poté došlo ještě k vysátí, protože tam bylo přebytečné množství pavučin, které  by nám kazily novou malbu. Došlo k lokálním opravám fasády, kdy jsme museli  opravit lokální trhliny ve zdi, které se musely sanovat. Došlo k aplikaci například  chemických kotev, aby zmizely trhliny. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nová fasáda se provádí kvalitním silikátovým nebo vápenným  fasádním nátěrem. V letošním roce se opravují dvě strany fasády. Levá, ze  strany ulice Keltičkova, včetně věže s hodinami a čelní nad vstupním  schodištěm a hlavním vchodem. Oprava zbývající části je naplánována na  následující roky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filip Kunz, stavbyvedoucí:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Dochází k novému oplechování, kdy dodržujeme původní  architektonický návrh, který obsahoval pozinkované oplechování. Zároveň jsme vyměnili  i žlaby, které jsou také z pozinku, aby nemohlo dojít k jejich krádeži."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Celkové náklady na opravu fasády činí 2,6 milionu korun. Z čehož  část pokrývá právě dotace z Moravskoslezského kraje."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Budova úřadu je nárožní třípatrovou budovou s kvadratickou  věží postavenou podle návrhu Viktora Šulce a projektu Jaroslava Volence a  Františka Doležala. Průčelí je ukončeno pseudorenesančním štítem s balustrádou,  portál je zdoben iónskými sloupy a fasáda bohatě zdobená štukovým dekorem. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Budova radnice byla dostavěna v roce 1913. To znamená,  že dnes už má 110 let. My se proto snažíme nejenom zvenku starat o její fasádu,  ale také průběžně provádíme různé práce v rámci interiéru. Ať už se jedná  o restauraci dveří nebo například o repasy podlah."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na území Slezské Ostravy se nachází spousta historicky cenných  staveb. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "My pravidelně provádíme renovace nejrůznějších pomníků nebo  například bust, které jsou ve vlastnictví městského obvodu. Ale přispíváme také  soukromým vlastníkům. Mohu připomenout z minulosti například opravu  kapličky v Antošovicích, která prošla kompletní renovací nebo opravy v rámci  kostela svatého Marka v Heřmanicích."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aktuální obnova fasády radnice má být hotová podle  harmonogramu do 6. září. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Slezskoostravská galerie zve na výstavu Women</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezskoostravská galerie zve na výstavu fotografií světové uznávaného fotografa Maria Sikory. Ten se specializuje na umělecké focení žen. Výstava tak nese i název Women a nabídne 43 mimořádných fotografií, které vznikaly po celém světě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slezskoostravskou galerii zaplnily desítky fotografií  nádherných žen v různých pózách. Autorem výstavy je světově proslulý  fotograf Mario Sikora.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mario Sikora, fotograf, auto výstavy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Na výstavě Women vidíte fotografie krásných žen. To znamená,  vidíte tady propojení ženství s přírodou. A také historií. Na výstavě se nachází  aktuálně 43 fotografií." - Kde sháníte modely? - "To je příjemnější starost. Modely se hlásí samy. Nebo mám  portfolio modelů, se kterými spolupracuji. A snažím se skutečně s nimi vytvořit  snímky, které mají atmosféru. Jsou tady fotografie, ať už tady z Ostravska, ale  například i ze Španělská, z Německa a dalších zemí."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa: 1.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co říkáte na výstavu, jak se vám líbí? – "Úžasné fotky, krásné  ztvárnění ženy, moc hezké. Asi mě nejvíc zaujalo to první, to balancování. Ale  ještě jsem neviděla všechno. Moc krásné úhly, osvětlení, všechno."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa: 2.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Zatím to, co jsem viděl, tak si myslím, že je velice dobré."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa: 3.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Je svým způsobem odlišná než fotografické výstavy, obecně  vystavované, protože má svůj, řekněme přísný řád v tom smyslu, že jsou to  scény zakomponované. A tedy kromě zachycení toho času, tam má také zachycení  výtvarných hodnot."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autor klade ve fotografii důraz na hru se světlem, stínem,  perspektivou a emocí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mario Sikora, fotograf, auto výstavy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Fotografie jsou tady zajímavé všechny. Takovou, která budí  emoce, je fotografie s názvem V, u které jsem spolupracoval i na návrhu  šatů. To znamená, nad fotografií přemýšlím velice komplexně. Jak budou snímky  vypadat v galerii rovnou na fotopapíru. Od toho se odvíjí celé plánová,  které může trvat i měsíce, než samotný snímek posléze vznikne."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Za vedení městského obvodu Slezská Ostrava jsme rádi, že  můžeme v naší Slezskoostravské galerii přivítat mladého umělce a fotografa,  pana Maria Sikoru, původem z Třince. Zrovna jsme se bavili, že poslední  výstava byla v Třinci na městském úřadu. Ta výstava, jsem ji sám prošel,  je moc pěkná. Myslím si, že bude mít určitě úspěch. Budeme rádi, dále se pan  Mario Sikora zmínil, že další výstavy bude mít v Madridu, Barceloně, v New  Yorku, tak i z toho pohledu vidíme, jaký fotograf to je. A jaké fotografie  krásné tvoří."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výstavu s názvem Women mohou během prázdnin návštěvníci  zhlédnout ve Slezskoostravské galerii do 6. srpna. Vždy o víkendech od 10 do 16  hodin. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Barrák music hrad opět na Slezskoostravském hradě</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezskoostravský hrad ožívá v průběhu léta multižánrovým hudebním projektem Barrák music hrad. Ten nabídl na začátek prázdnin sérii koncertů různých hudebních žánrů. A stejně tak připravil další část koncertů i na konec prázdnin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letní sérii kulturních akcí na Slezskoostravském hradě otevřel  tradičně další ročník multižánrového festivalu Barrák music hrad.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Palovčík, hlavní organizátor festivalu  Barrák music hrad:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Letos už jsme měli Wohnout, potom jsme měli Punkový festival,  kde hráli BOOZE & GLORY, The Offenders z Německa a další kapely. Těšit  se můžeme ještě na Horkýže slíže, Škwor, Mňágu a Žďorp. Na super koncert  smyčcového orchestru Unique orchestra, kde se budou hrát rockové pecky, které  všichni znají. Akorát v podání dvacetičlenného smyčcového orchestru. Dále  tam máme Metalový festival za účasti zahraničních kapel. Nebo bude určitě  výborný koncert J.A.R. a Monkey Business dohromady."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Městský obvod Slezská Ostrava podporuje festival Barrák  music hrad od jeho založení. A to zejména z toho důvodu, že se jedná o  multižánrový festival, kde jsou všechny hudební žánry od hip hopu po punk. Tedy  si tam najde opravdu každý to své. A především je to festival, který běží na  hradě celé léto. A mohou tam zavítat opravdu všichni občané Slezské Ostravy."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Festival přitom vznikl v době covidu, kdy reagoval na  nedostatek kulturních akcí a jejich postupného rušení z důvodů omezené  kapacity. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Palovčík, hlavní organizátor festivalu  Barrák music hrad:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Zrušily se klasické festivaly, bylo málo akcí, kapely chtěly  hrát. A my jsme tím způsobem nahradili ten festivalový výpadek. Takže se jedná  o jednodenní akce, které tehdy byly pro omezenou kapacitu lidí. A teď žádné  omezení už nemáme a kapacita funguje podle kapacity hradu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koncerty jsou koncipovány jako jednodenní večerní akce. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Palovčík, hlavní organizátor festivalu  Barrák music hrad:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Je to výjimečné tím, že tam nemusíte trávit celý den. Má to  svou výhodu, že můžete si přes den dělat cokoliv, zajet si na výlet s rodinou  nebo přes den, když je čtvrteční koncert, jít do práce. A večer přijít na  koncert, který končí většinou ve 22:00 hodin."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Obecně podporujeme samozřejmě i další kulturní akce. Ročně  rozdělíme mezi spolky, které u nás organizují nejrůznější akce, ať od sportu,  kultury, přes nějaké společenské aktivity, přes 7 milionů korun. A věřím, že i  letos tuto částku udržíme a že nadále budeme kulturu ve Slezské Ostravě  podporovat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další série koncertů bude uzavírat prázdniny a začne 24.  srpna. Podrobný program najdete na webu barrakmusichrad.cz </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-11-07-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>