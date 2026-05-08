--- v0 (2026-02-23)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.7.2023, 16:29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">PANÍ EMILIE Z RYCHVALDU OSLAVILA 100. NAROZENINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velké překvapení pro stoletou jubilantku paní Emilii Zdunkovou připravili na matrice v Rychvaldě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -129,53 +244,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Wrožynová, vnučka: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"S</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> babičkou jsem měla myslím si krásný vztah, hodně často jsme se navštěvovali. Jezdila jsem tam se svými rodiči a časem už se svými syny. Zajímavý zážitek mám teď z pátku, kdy jsme měli svatbu a babička byla ve svých sto letech jako první na tanečním parketu. Babičce bych popřála hlavně zdravíčko, ať je pořád tak vitální ať nikdy nezapomene na ty svoje úžasné vtípky, protože to nás vždycky úplně totálně rozesměje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Účastníci oslavy se nakonec podepsali do pamětní knihy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Účastníci oslavy se nakonec podepsali do pamětní knihy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -250,93 +364,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-12-07-2023-16-29" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>