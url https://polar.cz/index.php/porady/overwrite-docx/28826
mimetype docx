--- v0 (2026-03-01)
+++ v1 (2026-06-30)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.7.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat Karviné byl slavnostně otevřen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Karviné si konečně oddychnou od nákladních aut a kamionů, které městem jen projížděly. Větší klid jim přinese obchvat, který byl v pondělí 17. července slavnostně otevřen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ředitelství silnic a dálnic slavnostně za přítomnosti významných osobností otevřelo jihozápadní obchvat Karviné na silnici I/67. Tranzitní doprava mezi Českým Těšínem, Ostravou a Bohumínem tak bude konečně odkloněna. Karviná na tuto chvíli čekala dlouhých 30 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ředitelství silnic a dálnic slavnostně za přítomnosti významných osobností otevřelo jihozápadní obchvat Karviné na silnici I/67. Tranzitní doprava mezi Českým Těšínem, Ostravou a Bohumínem tak bude konečně odkloněna. Karviná na tuto chvíli čekala dlouhých 30 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem rád, že se obchvat podařilo zrealizovat, ty přípravy trvaly 30 let, což nebylo málo a centrum města, celá ulice 17. listopadu byla přetížena. Těch deset tisíc automobilů, které tam projely, nebyly vůbec příjemné a kvalita života byla o to horší. Jsem rád, že se ta doprava odkloní a věřím tomu, že to přinese zlepšení jak z hlediska hluku, prašnosti v centru města a lidé to pocítí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kupka, ministr dopravy ČR:</w:t>
       </w:r>
       <w:r>
@@ -155,87 +269,85 @@
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ten projekt se připravuje hrozně dlouho, financuje ho ŘSD a projektují ho odborníci, kteří k tomu mají razítka. My jsme k tomu mohli dávat připomínky, některé připomínky byly brány v potaz a některé připomínky v potaz brány nebyly. V případě, že bychom do toho chtěli více zasahovat, tak příprava té stavby se zastaví a finanční prostředky určené na obchvat budou využity v jiném městě ČR a budeme čekat třeba dalších 20-30 let. Já jsem hrozně rád, že se to podařilo zrealizovat, opravdu je to nejen samotná stavba toho tělesa, ale výkupy pozemků, bylo to na poddolovaném území, takže těch problémů, které ta příprava stavby měla, bylo takové množství, že si myslím, že oceníme, že ta stavba je. Jako laik, taky si říkám, že křižovatka z Karviné na Těšín nebude  jednoduchá, budeme muset být obezřetní a dávat pozor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obchvaty jsou klíčové a důležité nejen z pohledu dopravy, ale i celého životního prostředí  v kraji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Já myslím, že těch staveb, které jsme realizovali a realizujeme je obrovské množství, dnes jsme na obchvatu Karviné, za týden zprovozníme plnohodnotně obchvat F-M, v září bude zprovozněn obchvat Opavy, v srpnu nás čeká zprovoznění stavby Třanovice, připravujeme stavbu obchvatu Bruntálu.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Já myslím, že těch staveb, které jsme realizovali a realizujeme je obrovské množství, dnes jsme na obchvatu Karviné, za týden zprovozníme plnohodnotně obchvat F-M, v září bude zprovozněn obchvat Opavy, v srpnu nás čeká zprovoznění stavby Třanovice, připravujeme stavbu obchvatu Bruntálu.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obchvat Karviné je o kilometr kratší než současná trasa přes město. Předpokládá se, že ho využije až 9000 vozidel za den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z MŠ Na Kopci mají na zahradě smyslový chodníček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti z Mateřské školky Na Kopci  si mohly díky projektu GrowingGreen Children, jehož hlavním cílem je prohloubení pozitivního vztahu dětí k přírodě,  vyzkoušet vytvářet vlastní ekosystém, zasadily rostlinky a seznamovaly se s biodiverzitou na zahradě školky. Dobrovolníci zapojení do projektu pro děti vytvořili také smyslový chodníček.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti z Mateřské školky Na Kopci  si mohly díky projektu GrowingGreen Children, jehož hlavním cílem je prohloubení pozitivního vztahu dětí k přírodě,  vyzkoušet vytvářet vlastní ekosystém, zasadily rostlinky a seznamovaly se s biodiverzitou na zahradě školky. Dobrovolníci zapojení do projektu pro děti vytvořili také smyslový chodníček. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">KHN postaví nový chirurgický pavilon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -325,53 +437,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První zápas prvoligové sezony fotbalistů MFK je za dveřmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tým MFK Karviná se po roční pauze vrací do 1. ligy a před sebou má tak sedmou sezonu mezi nejlepšími týmy republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trenér Tomáš Hejdušek, který Karvinou přivedl zpět do 1. ligy má před sebou další životní výzvu, na kterou se těší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trenér Tomáš Hejdušek, který Karvinou přivedl zpět do 1. ligy má před sebou další životní výzvu, na kterou se těší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hejdušek, trenér MFK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My chceme v té lize obstát, my tam chceme být konkurenceschopní, ale momentálně jsem, když tu řeknu sám za sebe, daleko méně pod tlakem, než když jsem jen slyšel, že se musíme vrátit, musíme postoupit. Jednou to je liga, je to sice o level výš, ale v žádném případě se toho nebojíme, to mluví za celý tým, který je odhodlaný a ukážeme to, že se tam jdeme porvat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do sezony, která je za dveřmi, vstupuje tým doplněn o několik kvalitních a zkušených hráčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -509,93 +620,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-18-07-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>