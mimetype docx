--- v0 (2026-02-21)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.7.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nad Beskydami soutěží piloti kluzáků, trasy mají stovky kilometrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letiště ve Frýdlantě nad Ostravicí se opět stalo dějištěm desetidenní soutěže kluzáků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -68,89 +183,83 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Suchý, pilot, Aeroklub Hranice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Podmínky jsou dneska dobré a stejně jako včera tu trať spoustu lidí uletí. Myslím si, že výhled je ještě taky dobrý na další den. Po vzoru rodičů se tomu věnuji od 15 let, kdy je možné začít. Můj otec lítal do 87 let, takže to je koníček, který se dá provozovat celkem dost dlouho dle zdravotního stavu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Holub, ředitel soutěže: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jelikož se jedná o soutěž v bezmotorovém létání, máme zde kluzáky, které nemají motor, ale máme zde i kluzáky, které mají motor. Kluzáky, které mají motory, používají je buďto pouze ke startu a nebo k tomu, aby třeba v případě, kdy nemají dostatek výšky, se mohly vrátit zpátky na letiště. Kluzáky, které nemají motor, tak musí být do vzduchu vyvlečeny vlečným letounem. Ten start za vlečným letounem probíhá tady z letiště a trvá zhruba 10 minut. Je do výšky 700 m nad letištěm a následně již záleží pouze na šikovnosti pilota kluzáku, zda se mu podaří výšku udržet, případně v ideální situaci i výšku nabrat. Stejně tak probíhá i let na samotné trati, kdy když piloti kluzáků překonávají tratě ve vzdálenosti stovek kilometrů, musí využívat postupně na trati takzvané stoupavé proudy, které se vytvářejí pod takovými pěknými obláčky, které nazýváme kumuly. Podle těchto obláčků piloti poznají, že v této oblasti se vyskytuje stoupavý proud, snaží se jej nalétnout, ustředit, nabrat výšku a tuto výšku následně proměnit opět v let k dalšímu stoupavého proudu. A takto jsou schopni překonat tady u nás zhruba vzdálenosti kolem 500 kilometrů, ale ve světě se lítají i vzdálenosti delší než 1000 kilometrů. V rámci letošního ročníku máme piloty pouze z České republiky a nejvzdálenější pilot k nám přijel až z Berouna. Co se týká místních pilotů z Frýdlantu, soutěží nám tady sedm pilotů, kdy jeden pilot zatím bojuje o umístění na předních příčkách v kategorii FL Kombi. I v kategorii FL Klub máme pilota, který by se mohlo umístit na bedně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Starou lanovku na Bílé pomáhal rozebrat vrtulník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pilot těžkého pracovního vrtulníku prokazoval svou zručnost v beskydském sportovním areálu na Bílé. S pomocí lanových úvazů ze svahu snášel jednotlivé díly vysloužilé lanové dráhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lanovka ve Ski areálu Bílá má svá nejlepší léta za sebou a bude nahrazena modernější s vyšší kapacitou. Stará lanovka byla proto rozebrána a jednotlivé části snesl do údolí vrtulník.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lanovka ve Ski areálu Bílá má svá nejlepší léta za sebou a bude nahrazena modernější s vyšší kapacitou. Stará lanovka byla proto rozebrána a jednotlivé části snesl do údolí vrtulník. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kacíř, marketingový manažer Ski areál Bílá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme za sebou první  fázi demontáže staré čtyřsedačkové lanovky, kterou jsme museli dávat dolů vrtulníkem, protože šlo o nepřístupná místa a jinak to nejde. Zároveň se betonoval sloup číslo 5.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vrtulník musel začít pracovat už po 5. hodině ranní. Ve vyšší nadmořské výšce a stoupající teplotě se totiž snižuje jeho nosnost. S teplotou souvisí také termika, kdy je stroj při přesné práci hůře manévrovatelný. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -173,87 +282,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kacíř, marketingový manažer Ski areál Bílá:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Chystáme kompletně novou šestisedačkovou odpojitelnou lanovku s vyhřívanou bublinou, která musí být 16. prosince v provozu, abychom stihli začátek zimní sezony.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová lanovka však nebude sloužit jen pro lyžaře. V průběhu roku ji mohou využívat i běžní turisté, cykloturisté či trialisté. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté mají preventivní akci na přehradách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V průběhu celých letních prázdnin se mohou lidé u některých přehradních nádrží setkávat s hlídkami policistů na motorových člunech. Ti provádějí klasickou kontrolní činnost, ale věnují se i prevenci. Například na Žermanické přehradě rozdávali zodpovědným návštěvníkům nealkoholické pivo pro osvěžení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Moravskoslezském kraji se preventivní akce nazvaná Bezpečně u vody koná přehradách Slezská Harta, Těrlicko nebo Žermanice. Právě tam se policisté zaměřili na vůdce plavidel, plavce nebo rekreanty na březích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Moravskoslezském kraji se preventivní akce nazvaná Bezpečně u vody koná přehradách Slezská Harta, Těrlicko nebo Žermanice. Právě tam se policisté zaměřili na vůdce plavidel, plavce nebo rekreanty na březích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Galiová, komisařka oddělení prevence Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Co se týče preventivní činnosti, tak Policie České republiky působí hned ve dvou rovinách. Tou první je prevence na vodní ploše, kdy spolupracujeme Státní plavební správou, speciální pořádkovou jednotkou a policisty z obvodního oddělení. Zde komunikujeme a působíme na vůdce plavidel, kdy kontrolujeme, zda nejsou pod vlivem alkoholu, zda respektují dopravní značení a zda mají patřičné doklady.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bezpečně by se lidé měli chovat i na březích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -384,93 +489,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-21-07-2023-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>