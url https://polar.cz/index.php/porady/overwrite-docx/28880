--- v0 (2026-03-01)
+++ v1 (2026-07-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.7.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stonavská pouť 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Předposlední červencový víkend patřil ve Stonavě tradiční a hojně navštěvované pouti. Ta návštěvníkům nabídla bohatý dvoudenní program. Na své si přišly všechny věkové generace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -290,53 +405,52 @@
         <w:t xml:space="preserve">David Struminský, manažer Hornické kapely: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Prostě hornické  písničky, nějaké lidovky, bude tam i něco modernějšího, je to tak namíchané.  Uvidíme. Máme nového zpěváka, který se dozvěděl, že tady bude zpívat dva dny  předem, takže měl jen pár dní na to, naučit se texty, takže uvidíme, jak mu to  půjde.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Pristáš, zpěvák:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „S takovým orchestrem to je jak  klasika a když to vezmu, že ve čtvrtek jsem se dozvěděl, že jim vypadl zpěvák,  abych zakončil v písničkách, které člověk vůbec nezná, je to dost složité.  Sám jsme zvědav, jak to dopadne. Věřím, že mi holky pomůžou, že to nebude  špatné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A jak sami vidíte vše dopadlo na jedničku s hvězdičkou.  Hornická kapela dokázala roztančit i posluchače na vozíku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A jak sami vidíte vše dopadlo na jedničku s hvězdičkou.  Hornická kapela dokázala roztančit i posluchače na vozíku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po hornické dechovce přišlov 17. hodin na řadu další  vystoupení. Připravená stage patřila kapele LOKYO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Feber, frontman kapely LOKYO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Stonava je zatím moc  super a my se těšíme na vystoupení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -612,93 +726,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/stonavsky-expres/stonavsky-expres-26-07-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>