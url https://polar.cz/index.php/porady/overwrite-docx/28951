--- v0 (2025-12-24)
+++ v1 (2026-04-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.8.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pietní shromáždění k 79. výročí životické tragédie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově-Životicích se u památníku konala vzpomínka k tragédii z roku 1944, kdy gestapo zastřelilo 36 nevinných mužů. V mnoha případech se tak stalo před očima jejich vlastních dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,53 +235,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původně byl turnaj vyhlášen pro žáky třetích až pátých tříd. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendula Foldyna, PR manažer klubu AZ Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V průběhu turnaje jsme se rozhodli, že turnaj otevřeme také pro mladší děti, protože jsme měli velký zájem ze strany těchto věkových kategorií. Takže se nám nakonec stalo, že nám hrál nejmenší čtyřletý chlapeček třeba proti klukům, kteří mají deset let. Nicméně hodnotíme to velmi pozitivně, protože hráči byli ohleduplní, hráli krásně v těch družstvech a spolupracovali.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Petr Matýáš získal pohár za nejužitečnějšího hráče už v minulém roce. A odnesl si ho i z letošního turnaje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Petr Matýáš získal pohár za nejužitečnějšího hráče už v minulém roce. A odnesl si ho i z letošního turnaje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Matyáš, hráč: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tento ročník se mi hrálo určitě lépe. Minulý ročník tady byli starší kluci, sice jsou i teď, ale minule to bylo těžší. Ten pohár si vystavím doma, jako ten druhý pohár a tak tam budu skladovat poháry. Moc se mi líbilo, že jsme si mohli zahrát s A-týmem. Bylo to super, že jsme si mohli vybrat vlastní hráče dva k našemu týmu. Sice jsme prohráli, ale to nevadí. Užil jsem si to i tak.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro hokejový klub je práce s dětmi prioritou, a proto se jim věnuje celoročně. Jednou z povedených akcí byl i Den z AZ, kterého se zúčastnily stovky dětí a zábavu si užili i rodiče. Akce Hokej na dvorcích bude určitě součástí letních prázdnin i v příštím roce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -403,93 +517,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-08-08-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>