--- v0 (2026-02-27)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.8.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt Corrency dál přispívá dětem na kroužky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodiče ze Slezské Ostravy mohou opět žádat o příspěvek na mimoškolní aktivity svých dětí. Projekt Corrency vstoupil od začátku měsíce do druhé etapy. V každé z nich je možné získat 500 korun. Stačí se zaregistrovat přes internet a vybrat si, do jakého kroužku bude dítě chodit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Filip Novák, manažer projektu Corrency pro  Slezskou Ostravu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se i příměstské tábory nebo tábory v létě, mohou  to být ZUŠ, cokoliv si ti rodiče vyberou. A ty děti nebudou tak ochuzeny o tyto  sportovní nebo volnočasové aktivity, na které by běžně nezbývalo dostatek finančních  prostředků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vnímali jsme totiž, že nejen v souvislosti s covidovou  pandemií, ale také v souvislosti s energetickou a ekonomickou krizí  začínají rodiny šetřit. A jedna z prvních úspor byly právě volnočasové aktivity  dětí a mládeže. Proto právě projekt Corrency cílí na to, aby děti sportovaly,  aby měly kroužky a aktivně trávily volný čas."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rodiče budou moci dar od městského obvodu uplatnit skrze  elektronické correnty u všech registrovaných spolků a organizací. Těch je do  projektu aktuálně zapojeno 44. Registrace je možná na webu slezska.corrency.cz  do 30. listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rodiče budou moci dar od městského obvodu uplatnit skrze  elektronické correnty u všech registrovaných spolků a organizací. Těch je do  projektu aktuálně zapojeno 44. Registrace je možná na webu slezska.corrency.cz  do 30. listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rodiče ze Slezské Ostravy mohou v jednotlivých vlnách,  tedy na jaře a na podzim, požádat vždy o 500 korun na každé dítě. Těchto 500  korun mohou využít u partnerů projektu, tedy samotných spolků a organizací,  které nabízejí volnočasové vyžití. Přičemž vždy dalších 50 procent musí doložit  ze svých peněz."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rolf Franke, generální manažer FBC Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -141,53 +255,52 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od 1. 8. tedy odstartovala druhá etapa projektu Corrency.  Tedy dnes mohou rodiče žádat o druhou pětisetkorunu. Já bych tedy vyzval všechny  rodiče ze Slezské Ostravy, aby využili této možnosti, protože tyto peníze jsou  alokovány v rámci rozpočtu městského obvodu. A mohou je využít na volných  čas jejich dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rolf Franke, generální manažer FBC Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My tady přímo v klubu máme asi 600 členů. Z toho je  400 do osmnácti let. A kromě toho samozřejmě máme florbalovou akademii, kde se  staráme o dalších 600 dětí asi. Takže máme asi tisícovku dětí, které sportují  se zaměřením pro florbal."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K platbě přes transakční systém budou rodiče potřebovat jen  občanský průkaz nebo kód z SMS v mobilním telefonu. Obvod vyčlenil na podporu  dětských mimoškolních aktivit dohromady 4 miliony korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K platbě přes transakční systém budou rodiče potřebovat jen  občanský průkaz nebo kód z SMS v mobilním telefonu. Obvod vyčlenil na podporu  dětských mimoškolních aktivit dohromady 4 miliony korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastávky MHD na Michálkovické procházejí modernizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -199,125 +312,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Michálkovické ulici na Slezské Ostravě probíhá  intenzivní pracovní ruch. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci opravy Michálkovické ulice dochází zejména k opravě  chodníků podél této ulice. A to v úseku delším než 1 kilometr. Opravujeme  chodníky po obou stranách. Proto je tato stavba rozetapizována. Aktuálně začíná šestá etapa. Přičemž od června v koordinaci  také se Správou silnic Moravskoslezského kraje, která bude provádět opravu  vozovky. Začala tedy již pokládáním jednořádku a zároveň rekonstrukcí ploch, na  kterých zastavují trolejbusy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celá stavba je rozčleněna na osm úseků, kdy obvod  spolupracuje s různými majiteli sítí, kteří využili rozkopání ulice také ke  své modernizaci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celá stavba je rozčleněna na osm úseků, kdy obvod  spolupracuje s různými majiteli sítí, kteří využili rozkopání ulice také ke  své modernizaci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zejména s ohledem na komplikovanou dopravní situaci na  ulici Michálkovické, hlavně o víkendech, kdy zde jezdí řada návštěvníků ostravské  zoo, tak probíhají práce trochu pomaleji. A to tak, aby nekomplikovaly právě  dopravu a umožnily právě plynulý průjezd vozidel. Oprava chodníků by měla  končit na přelomu října a listopadu. A nejpozději v listopadu by měla  skončit také oprava vozovky ulice Michálkovická."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavba vychází na celkem 26,5 milionu korun a přes 18,5  milionu na ni přispělo město Ostrava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavba vychází na celkem 26,5 milionu korun a přes 18,5  milionu na ni přispělo město Ostrava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Součástí rekonstrukce ulice Michálkovická je také výměna  všech zastávkových přístřešků městské hromadné dopravy, které dodnes byly  zděné, případně různé plechové a nebyly již v dobrém stavu. A tyto  přístřešky jsou měněny v jednotném vizuálním stylu, který město vydalo právě  pro zastávkové přístřešky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem velmi spokojena, že se něco děje. Bude to hezké a  chce to trpělivost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zastávky přitom vychází z designu, který vzešel z městského  obvodu Slezská Ostrava. Byl poprvé použit v roce 2019 na zábradlí na  sídlišti Kamenec. Následně tedy společnost, která tato zábradlí realizovala  byla oslovena městem, aby vytvořila zastávky, které mají jedinečný design a budou  vystihovat právě to, že se nacházíme v Ostravě. Zastávky tak zobrazují  například některé ostravské dominanty. Jeden zastávkový přístřešek vychází zhruba na půl milionu  korun, přičemž v rámci každé takové výměny dochází také k předláždění  prostoru, zabetonování patek takové zastávky a k demolici původních zastávek  včetně jejich následného odvezení na skládku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nových zastávek bude v ulici Michálkovická celkem 8.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nových zastávek bude v ulici Michálkovická celkem 8. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravské filmové pátky lákají diváky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -329,53 +439,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malá louka v parku vedle slezskoostravské radnice se v pátek  večer proměnila v letní kino. Postavilo se tady velké plátno, připravila  zvuková aparatura, projektor, rozmístila lehátka a postupně přicházeli diváci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "  Slezskoostravské filmové pátky se staly již tradiční akcí.  Městský obvod pořádá tato promítání již od roku 2020. Od té doby pořádal  promítání celkem 22krát. Letos nás tedy čekají 4 promítání napříč městským  obvodem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První promítání necelé dvě hodiny dlouhého filmu Mamma Mia!  Here We Go Again si nenechaly ujít na čtyři desítky diváků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První promítání necelé dvě hodiny dlouhého filmu Mamma Mia!  Here We Go Again si nenechaly ujít na čtyři desítky diváků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Co vás sem dneska přivedlo? – "Mamma Mia, film, super,  zábava." – Jak jste se o tom dozvěděli? Jak jste se připravili? Jak jste se  vybavili? – "Facebook. Byli jsme v Albertu na nákupech, máme deky, super  náladu, tak jsme tady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
@@ -421,53 +530,52 @@
         <w:t xml:space="preserve">Anketa: 6.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě přivedla kamarádka. A vybaveny jsme dekou, že jo, ať nám  není zima, nějakým repelentem, ale jinak nic. A popcorn máme, to máme taky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Promítání se tak bude konat nejen u Slezskoostravské  radnice, ale také v areálu Sokolu Koblov nebo hasičské zbrojnice v Kunčičkách.  Na to je potřeba říct, že městský obvod podporuje i další promítání v městském  obvodu. Jako například ve farní zahradě v Heřmanicích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">11. srpna čeká diváky životopisné drama Zátopek. 18. srpna ve  20:30 pak komedie Poslední aristokratka a 1. září to bude ve stejný čas komedie  Přes prsty. Vstup na letní Slezskoostravské filmové pátky je zdarma. Program  najdou lidé už na facebookových stránkách Slezské Ostravy. Se sebou si stačí  přinést deku na posezení, případně repelent proti komárům a dobrou náladu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">11. srpna čeká diváky životopisné drama Zátopek. 18. srpna ve  20:30 pak komedie Poslední aristokratka a 1. září to bude ve stejný čas komedie  Přes prsty. Vstup na letní Slezskoostravské filmové pátky je zdarma. Program  najdou lidé už na facebookových stránkách Slezské Ostravy. Se sebou si stačí  přinést deku na posezení, případně repelent proti komárům a dobrou náladu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -542,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-08-08-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>