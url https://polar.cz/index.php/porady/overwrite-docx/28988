--- v0 (2026-02-02)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.8.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Historické slavnosti hostily krále a knížete</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Frýdku-Místku přijel český král Přemysl Otakar II. a opolský kníže Vladislav. Společně zde stanovili hranici mezi Moravou a Slezskem – piastovským opolským knížectvím podél toku řeky Ostravice. To bylo téma letošních historických slavností, které si nenechaly ujít davy návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -101,111 +216,108 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Páni z Bludova</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vidět v televizi nebo na počítači nebo na tabletu  nějakou zbraň, je jeden pohled, ale když si to tady vyzkouší, tak mají na to  jiný pohled. Když cítí třeba těch pět kilo železa u těch dvouručních mečů, tak  mají jinou představu o tom, jak to v tom středověku vlastně bylo. Máme tady zbraně, stan, máme tam vzadu i husitský vůz, se  kterými skládali husité vozovou hradbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Večer přijeli do města dva významní středověcí panovníci, kteří  přišli pro purkmistra, aby s nimi oficiálně zahájil slavnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Večer přijeli do města dva významní středověcí panovníci, kteří  přišli pro purkmistra, aby s nimi oficiálně zahájil slavnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tak jako tradičně, i purkmistr musí přivítat vzácné hosty a  musí svolit k průvodu a k těm dvoudenním oslavám. Tak i letos se tak  stalo, že jako purkmistr jsem tuto výsadu přijal."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Nitka, koordinátor historických  souborů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro tento rok se jedná o téma Setkání knížete opolského  Vladislava společně s Přemyslem Otakarem II. a ustanovení hranice tvoříce  řeka Ostravice, která navždy učinila přítrž uzemním i hospodářským sporům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Událost si nenechaly ujít davy poddaných a společně pak prošli  průvodem do parku, kde byl zahájen rytířský turnaj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Událost si nenechaly ujít davy poddaných a společně pak prošli  průvodem do parku, kde byl zahájen rytířský turnaj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Nitka, koordinátor historických souborů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Diváci mohou v průběhu celých slavností, ať už to dnes,  tedy v sobotní večer, stejně tak jako i zítřejší nedělní den, zhlédnout  představení šermířů, kejklířů, komediantů, tanečnic, muzikantů a vůbec všeho,  co s historií a romantikou souvisí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Program pokračoval v neděli historickým jarmarkem,  koncerty, hrami pro děti, vystoupením sokolníků i dalšími rytířskými ukázkami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Program pokračoval v neděli historickým jarmarkem,  koncerty, hrami pro děti, vystoupením sokolníků i dalšími rytířskými ukázkami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská ulice prochází částečnou opravou povrchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -247,129 +359,126 @@
         <w:t xml:space="preserve">,  místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Krajní pruhy se budou opravovat, protože ty jsou ty  nejvytíženější, nejfrekventovanější a fakticky nejvíc zdeformované. V rámci  té opravy proběhne výměna obrusné vrstvy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jako město samozřejmě během letních měsíců provádíme  opravy městských komunikací. A to i celoplošné. Nyní aktuálně probíhá oprava na  Ostravské ulici, která v budoucnu projde kompletní revitalizací. Nicméně ten  stav je tak špatný, že jsme se rozhodli, že dva vnější pruhy celoplošně  upravíme, protože jsou opravdu v dezolátním stavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce budou rozděleny do několika etap. Kromě výměny povrchu  se totiž musí opravit zhruba 30 uličních vpustí. Polovina v jednom směru a  poté i zhruba stejný počet v opačném směru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce budou rozděleny do několika etap. Kromě výměny povrchu  se totiž musí opravit zhruba 30 uličních vpustí. Polovina v jednom směru a  poté i zhruba stejný počet v opačném směru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rylko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budou vyměněny rámy, budou vyměněny prstence na uličních  vpustích, tak aby se dostaly do funkčního stavu, kdy dnes už jsou mnohdy  popraskané. A následně bude provedena celoplošná pokládka té obrusné vrstvy.  Nyní máme vyfrézováno. S tím, že plánujeme na 16. a 17. srpna, pokud nám  to počasí dovolí, pokládku obrusné vrstvy na té straně u křižovatky U Vykopnutého  po 8. pěší pluk. Frézování té protější strany by mělo být 21. 8. a pokládka  je plánována velice předběžně, pokud tedy počasí dovolí, na 28. a 29. srpna. Co  se týká omezení dopravy, to samozřejmě nějaké je, ale ulice není zavřená, zastávky  jsou také na svých místech. Takže dojde k nějakému omezení a snížení  komfortu, ale fakticky ta ulice bude opravena za plného provozu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Následně se technické služby přemístí také do frýdeckých  ulic Na Kopci, Javorová a Habrová. V Místku pak opraví povrch Bezručovy  ulice ve slepé části od ulice Palackého k parku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Následně se technické služby přemístí také do frýdeckých  ulic Na Kopci, Javorová a Habrová. V Místku pak opraví povrch Bezručovy  ulice ve slepé části od ulice Palackého k parku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rylko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tam fakticky ten rozsah opravy bude obdobný jako na té ulici  Ostravské, ale bude to celoplošně. Takže vyfrézování obrusné části, opravy  nezbytně nutných věcí, uličních vpustí a podobně. A pak ještě celoplošná  oprava, kterou bychom chtěli stihnout taky v srpnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ředitelství silnic a dálnic zároveň opravuje za obousměrné  uzavírky mostní konstrukce v Beskydské ulici. Tady práce potrvají až do  února příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ředitelství silnic a dálnic zároveň opravuje za obousměrné  uzavírky mostní konstrukce v Beskydské ulici. Tady práce potrvají až do  února příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Gastrofestival bude hledat nejlepší zelňačku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -423,53 +532,52 @@
         <w:t xml:space="preserve">Nikola Tabachová, TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Soutěž o nejlepší zelňačku bude začínat v 10:00 hodin,  kdy soutěžící mohou mít už připraveny nakrájené suroviny. A budou vařit do  13:00 hodin. Potom začne hodnocení té zelňačky, kde bude hodnotit, jak  veřejnost, tak odborná porota. A pak v 15:00 hodin bude probíhat vyhlášení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Návštěvníci budou po celý den ochutnávat pokrmy české a zahraniční  kuchyně, dezerty včetně třeba rolované zmrzliny, připravujeme rovněž stánky s vegetariánskými  pokrmy, či low carb. Chybět nebudou vybrané nápoje, k mání bude sortiment od  kávy, přes míchané nápoje, až po různé domácí limonády. Koncept frýdeckomísteckého gastrofestivalu je rodinná akce,  proto se také děti zabaví v parku Pod Zámkem v dětské zóně, kde si  kromě jiného upečou svou vlastní pizzu nebo budou pozorovat hvězdy v mobilním  planetáriu. A protože mezi návštěvníky nechybí ani domácí mazlíčci, tak jsme  pozvali i takzvanou pestauraci, kde pejskům naservírují pečlivě sestavené,  vyvážené a chutné menu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celý program bude proložen koncerty, ať už cimbálem nebo  pop-rockovou pohodou. V 19:00 hodin pak akce vyvrcholí koncertem Marty  Jandové s kapelou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celý program bude proložen koncerty, ať už cimbálem nebo  pop-rockovou pohodou. V 19:00 hodin pak akce vyvrcholí koncertem Marty  Jandové s kapelou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -544,93 +652,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-14-08-2023-16-32" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>