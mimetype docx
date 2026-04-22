--- v0 (2026-02-20)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.8.2023, 17:39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladé stromy v centru Ostravy už netrpí suchem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městský obvod Moravská Ostrava a Přívoz nakoupil 30 zavlažovacích vaků, které mladé výsadbě pomáhají k tomu, aby se uchytila a v důsledku extrémních veder neuhynula.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravská Ostrava a Přívoz reaguje na změnu klimatu. Mění například skladbu nově vysazených stromů. Lípy, které vedry trpí a usychají, tak nahradily jiné druhy. Navíc zkouší nový způsob zavlažování.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -77,51 +192,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Čagalová, pracovnice zeleně, TS Moravská Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Přijedeme s cisternou v horkých chvílích a naplníme vlastně tyto vaky vodou. Postupně se ta voda odčerpává a voda se vlastně odčerpává do kořenových systémů, kde má v podstatě celou dobu vláhu. Když máme více, tak do těch dvou, tří hodin to naplníme celé.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zavlažovací vaky radnice nechala nainstalovat také na náměstí monsignora Šrámka a také u nádraží Ostrava střed. Další jsou pak v Sadu Boženy Němcové. Pokud se osvědčí, radnice jich nakoupí více.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov investuje do antivandal odpadkových košů</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odpadkové koše například v parcích jsou častým terčem vandalů. Radnice v Havířově se i z tohoto důvodu rozhodla pro jejich výměnu a pořizuje odolné betonové. Časem dojde i k výměně laviček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ještě do nedávna byly tyto plechové nebo plastové odpadkové koše v dětském parku v centru Havířova. Byl kolem nich nepořádek a stávaly se oblíbeným terčem vandalů. Nyní už jsou v parku nové, do kterých ale není radno kopat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Grzonková, </w:t>
       </w:r>
       <w:r>
@@ -179,51 +293,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Grzonková, vedoucí odboru komunálních služeb: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Laviček jsou tisícovky, košů podobně. A tam se bavíme opravdu o částkách třeba pěti tisíc u laviček, podle typu lavičky i více. Takže škody, které způsobují vandalové, nejsou úplně zanedbatelné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak se říká, vše je o lidech. Přesto, že se u dětského hřiště nachází mnoho odpadkových košů, někdo nechal psí exkrement ležet přímo před ním. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Prašivé v Beskydech lidé pozorovali Perseidy i s odborným výkladem</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Několik stovek lidí přišlo 12. srpna na Prašivou v Beskydech, aby tam strávili několik nočních hodin společným pozorováním Perseid. Už v podvečer si mohli vyslechnout přednášku o světelném smogu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na louce mezi kostelem a horskou chatou si lidé našli místa k ležení a po setmění pozorovali oblohu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
@@ -314,87 +427,84 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začneme pozorováním noční oblohy. To bude probíhat tak, že ukážu souhvězdí běžným laserovým ukazovátkem. Uděláme si přehled, kde je Polárka, ukážeme si Mléčnou dráhu a potom později, až se pořádně setmí, tak velkým dalekohledem ukážeme nějaké objekty hlubokého vesmíru, třeba galaxie či hvězdokupy. Později nad ránem vyjde ještě i planeta Jupiter. A samozřejmě průběhem celé noci budeme pozorovat ty Perseidy, jak nám ta tělíska vesmírného kamení proletí atmosférou, dělají ten jev. Perseidy, nebo všeobecně všechny meteorické roje, jsou vlastně zrnka ohonu komety. Představme si, že letí sluneční soustavou kometa a zanechává za sebou prachovou vlečku. Pokud my do té prachové vlečky vletíme, tak to jsou právě ty meteory, ten meteorický roj, kdy prostě to kosmické smítko udělá tu světelnou stopu. Říkám kosmické smítko, protože velikost toho tělesa, které nám způsobuje ten optický úkaz, tak ta velikost je velikosti zrnka písku. To, po čem jako lidi už jako fakt hodně koukají, že to bylo něco, tak to je třeba velikosti štěrku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci oplotili stromy v Jeseníkách</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asi desítka dobrovolníků oplotila a tím zřejmě i ochránila přes dvě stovky stromů v centrální části CHKO Jeseníky, většinou jedle, jeřáby a javory. Podle ochránců přírody je poškozují jeleni nebo jiná spárkatá zvěř. Šlo o týdenní dobrovolnický pobyt v lesích, ty jsou v majetku Biskupství ostravsko-opavského.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Komise EU upraví pravidla pro textilní a potravinový odpad</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Komise při Evropské unii chce upravit pravidla pro potravinový a textilní odpad. Množství potravinových odpadů se má do roku 2030 snížit o 10 % v rámci zpracování a výroby a o 30 % společně v obchodu a spotřebě. V revidované směrnici se objevují nová pravidla také pro textilní odpad. Výrobci by tak nově měli mít odpovědnost za celý životní cyklus textilních výrobků. V rámci Evropské unie je každý rok vyprodukováno přes 12 a půl milionu tun textilního odpadu. Pouhých 22 % textilního odpadu je v současné době sbíráno odděleně za účelem opětovného použití nebo recyklace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodej marihuany na recept</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Letos je to deset let, od kdy je prodej marihuany na lékařský recept legální. Léčebné konopí užívají pacienti s rakovinou, roztroušenou sklerózou, chronickými bolestmi nebo AIDS. Spotřeba konopí každým rokem roste. Podle odhadů by si letos měli Češi vyzvednout na recept asi 220 kilogramů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pouhých 10% bylinek umí lidé využít, je 250 tis. druhů - Renáta Jahodová, bylinkářka, lektorka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -709,53 +819,52 @@
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já vám děkuji za povídání o bylinkách a přeji Vám hodně štěstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Jahodová, bylinkářka, lektorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já děkuji moc za pozvání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -823,93 +932,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-15-08-2023-17-39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>