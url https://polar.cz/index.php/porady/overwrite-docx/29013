--- v0 (2026-02-02)
+++ v1 (2026-05-14)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.8.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SDH Frýdek už mají na 40 výjezdů z nové stanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolní hasiči ve Frýdku-Místku už přes dva měsíce využívají novou hasičskou zbrojnici i velkokapacitní zásahový vůz. Díky tomuto zázemí a vybavení splňují jako jedni z mála v kraji standardy podobně profesionálním hasičům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město Frýdek-Místek v polovině června oficiálně předalo  svým dobrovolným hasičům kompletně zrekonstruovanou zbrojnici ve Střelniční  ulici. Ta se výrazně zvětšila a zmodernizovala.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Lojkásek, velitel SDH Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V nové stanici se zabydlujeme pomalu. Využíváme ji asi  tak na 80 procent, protože jsou prázdnin, je období dovolených. Takže pomalu ji  začínáme využívat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Větší prostory pro zásahová vozidla, nové místnosti pro  denní i noční pohotovosti, školící místnosti nebo také posilovna. Nová stanice  má opravdu co nabídnout. Její přestavba stála 74,5 milionu korun. A hasiči  navíc dostali také nové velkokapacitní hasicí vozidlo CAS30.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Větší prostory pro zásahová vozidla, nové místnosti pro  denní i noční pohotovosti, školící místnosti nebo také posilovna. Nová stanice  má opravdu co nabídnout. Její přestavba stála 74,5 milionu korun. A hasiči  navíc dostali také nové velkokapacitní hasicí vozidlo CAS30. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Lojkásek, velitel SDH Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od předání budovy a nového zásahového vozidla jednotka  zasahovala u čtyřiceti událostí. Jednalo se převážně o nějaké technické pomoci,  což jsou popadané stromy, likvidace nebezpečného hmyzu, nějaké požáry. A  součástí toho byly i pohotovosti na naší stanici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -127,53 +241,52 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem velmi rád, že jednotka dobrovolných hasičů, takzvaná  dvojka, je na úrovni profesionálního sboru Moravskoslezského kraje a v podstatě  jediným rozdílem je ten nápis na té cisterně. Nicméně naši dobrovolní hasiči  mají vybavení a zázemí, které je naprosto špičkové. A i opravdu vysocí důstojníci  hasičského sboru, kteří byli na otevření, kvitovali, jakým způsobem město vybavilo  svoji jednotku, protože může být opravdu nasazovaná u profesionálních zásahů  pravidelně a na vysoké úrovni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je třeba zmínit, že z celkových asi, on to říkal pan  náměstek ředitele HZS MSK, že minulý rok tam bylo kolem 170 tisíc mimořádných  událostí v kraji a dobrovolní hasiči asistovali u 75 tisíc těchto případů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původní hasičský vůz z roku 1989, který sloužil dlouhá  léta u karvinských profesionálů, poté u dobrovolných hasičů v Jablunkově a  nakonec přes 5 let ve Frýdku-Místku, bude následně nabídnut ještě k využití  u další dobrovolné jednotky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původní hasičský vůz z roku 1989, který sloužil dlouhá  léta u karvinských profesionálů, poté u dobrovolných hasičů v Jablunkově a  nakonec přes 5 let ve Frýdku-Místku, bude následně nabídnut ještě k využití  u další dobrovolné jednotky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vodní záchranáři vzdělávali návštěvníky Aquaparku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -185,125 +298,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Víte, jak poskytnout první pomoc tonoucímu? Jak postupovat v případě  malých dětí? Na to se snažili v rámci dalších horkých letních dnů upozornit  členové Vodní záchranné služby na Olešné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vojkůvka, Vodní záchranná služba ČČK  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Akce je nazvaná Zachraň si své dítě. Už ten název napovídá,  co to značí. Že ta akce je zaměřena na rodiče s dětmi. Je to taková  prevence, osvěta veřejnosti. Jak by se měli chovat u té vody. Dodržovat nějaké  základní věci, pravidla bezpečného pobytu u vody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přímo na místě si mohli zájemci na figurínách vyzkoušet resuscitaci  u dospělých nebo i u těch nejmenších dětí. Kromě toho předvedli záchranáři také  praktické ukázky záchrany tonoucích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přímo na místě si mohli zájemci na figurínách vyzkoušet resuscitaci  u dospělých nebo i u těch nejmenších dětí. Kromě toho předvedli záchranáři také  praktické ukázky záchrany tonoucích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobré to bylo, hodně dobré." - Máš nějaké zkušenosti se záchranou?  - "Ne." - A naučil ses tady něco, případně co? - "Obživovat na tom panákovi, resuscitaci.  Jakože mám zmáčknout nos, dvakrát vdechnout do úst. Pak 30x tu hrudní masáž."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to výborná akce, stoprocentně, lze to schvalovat. Určitě  to pomůže všem lidem, kteří tady chodí a kteří ty vodní plochy využívají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Pacík, Vodní záchranná služba ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Je to účinná pomůcka. Přímo tento paddleboard je speciálně  upravený na ty účely záchrany. A tím pádem člověku může dost pomoct. Nemusí se  tahat s tím tonoucím. Ono jakoby to, co jsme předváděli, tak tam se jedná  o to, že ten člověk je skutečně tonoucí. Už tím pádem nevnímá. A takový člověk  nám samozřejmě nepomůže s tím plaváním. Tím pádem nahodíme to na paddleboard.  A pak člověk může, i když je to někde uprostřed, jak máme tady Olešnou, tak ho  dovezete vcelku v pohodě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Základní pravidlo pobytu u vody s malými dětmi je  jednoduché. Za žádnou cenu je nespouštět z očí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Základní pravidlo pobytu u vody s malými dětmi je  jednoduché. Za žádnou cenu je nespouštět z očí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vojkůvka, Vodní záchranná služba ČČK  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vždycky je dobré dodržovat ta pravidla, používat plavecké  pomůcky pro ty děti. Ideální nenafukovací, ty jsou takové rizikovější,  doporučujeme vždycky nějakou vestičku, záchranný pás, takové, které se nemohou  odepnout, vyfouknout. A pokud toto dodržíme, potom už ta rizika snížíme natolik,  že už ten zásah není třeba. Jak jsem říkal, je to zaměřeno spíš na tu prevenci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro všechny plavce obecně platí, neskákat do míst, která  neznáme a nepřeceňovat své síly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro všechny plavce obecně platí, neskákat do míst, která  neznáme a nepřeceňovat své síly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyjádřete svůj názor na sdílené koloběžky ve F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -315,103 +425,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už třetím rokem si v ulicích Frýdku-Místku mohou lidé  vypůjčit sdílené elektrokoloběžky. Po spuštění služby se začali někteří ozývat,  že jim vadí vysoká rychlost koloběžek. Ta dosahovala až 25 km/h. Proto byla v historických  částech a kolem domovů pro seniory loni snížena na 15 km/h.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Problematika sdílených koloběžek ve Frýdku-Místku je  neustále v řešení. Vyvážení toho provozu, který je vcelku ekologický a  zároveň však zahlcuje město koloběžkami a tím provozem, kdy uživatelé, kteří  používají sdílené koloběžky, ne vždy dbají na všechny dopravní předpisy, kdy by  měli. A kvůli tomu se stávají terčem kritiky. Samotná koloběžka nijak extra ve  Frýdku-Místku veřejný prostor neplevelí, protože firma, která je provozuje ve  Frýdku-Místku je dává na předem stanovená místa a ta místa jsou stejná jako pro  Bikesharing. Tedy klasické stojany na kola."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město nyní spustilo v aplikaci Munipolis anketu, která  má za cíl zjistit aktuální názor veřejnosti na sdílené elektrokoloběžky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město nyní spustilo v aplikaci Munipolis anketu, která  má za cíl zjistit aktuální názor veřejnosti na sdílené elektrokoloběžky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych velice rád požádal všechny občany, kteří se  vyjadřovali různě na sociálních sítích, psali mi a tak dále, aby se této ankety  zúčastnili. Protože jsme se snažili strukturovaně položit otázky o tom, jaká by  mohla být budoucnost elektrokoloběžek ve městě. Elektrokoloběžky neprovozuje  město, to je velmi důležitá informace, provozuje je soukromá společnost.  Nicméně my se snažíme s touto společností být v kontaktu a nějakým  způsobem koordinovat to, jak ty koloběžky ve městě fungují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době jsme se zeptali občanů, jak se na tuto  problematiku dívají. S tím, že vznikly nové nástroje, které se dají k regulaci  a provozování sdílených koloběžek ve městě využít. A poté, co budeme mít výsledky  ankety, tak samozřejmě budeme na to reagovat. A rozhodneme se, jakým způsobem  budeme regulovat tento provoz ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věřím, že postupně bude docházet k tomu, že i  provozovatel bude dělat maximum k tomu, aby nikdo, kdo ty koloběžky  nepoužívá tak, jak mají být používány, aby je nemohl použít, aby opravdu byly  jenom na místech, která jsou k tomu určena. A hlavně, aby ty koloběžky  nebyly nebezpečné pro své okolí. Nebo jezdci na těch koloběžkách nebyli nebezpeční  pro své okolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V ulicích Frýdku-Místku je aktuálně přes 100 sdílených elektrokoloběžek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V ulicích Frýdku-Místku je aktuálně přes 100 sdílených elektrokoloběžek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -486,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-17-08-2023-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>