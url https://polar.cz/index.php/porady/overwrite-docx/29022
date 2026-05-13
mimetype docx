--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.8.2023, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Reklamace potrubí vzduchotechniky bazénu se komplikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstruovaný krytý bazén ve Studénce musel být po zhruba osmi měsících provozu uzavřen. Důvodem je reklamace vzduchotechnického potrubí. Už po dvou měsících od instalace začalo rezavět.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,78 +206,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S takovým řešením ovšem radnice ztotožněna nebyla a trvala na výměně potrubí v jiném typu nerezi.          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nicméně za odstranění reklamace je odpovědný zhotovitel, ten přišel s tímto řešením. Nicméně včera nás zhotovitel informoval o tom, že se mu prodlužuje termín opravy a zpětné montáže vzduchotechnického potrubí. Novým termínem na předání opraveného díla by měl být termín 31. srpna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Provoz bazénu by tedy měl být spuštěn 4. září. Město ovšem není úplně spokojeno se způsobem odstraňování reklamace, zejména s kvalitou naneseného lakového povrchu na potrubí.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Provoz bazénu by tedy měl být spuštěn 4. září. Město ovšem není úplně spokojeno se způsobem odstraňování reklamace, zejména s kvalitou naneseného lakového povrchu na potrubí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě v případě, že by nakonec došlo k prodloužení i toho nově posunutého termínu, tak samozřejmě bychom museli přijímat určitá opatření vůči provozu. Samozřejmě budeme jednoznačně uplatňovat veškerou náhradu škody, kterou nám uzavřením krytého bazénu od 24. července až do doby spuštění zhotovitel znemožnil, tak tu budeme po něm v plném rozsahu uplatňovat.”</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Znamením tábora byly “boxerské” copy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -311,79 +414,73 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sbor dobrovolných hasičů Studénka - nádraží uspořádal 44. ročník soutěže družstev v požárním útoku. Zúčastnily se jej týmy mužů, žen a veteránů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Areál cvičiště Mlýnská ve Studénce byl o prázdninách dějištěm už 44. ročníku soutěže družstev v požárním útoku o putovní pohár starosty Sboru dobrovolných hasičů Studénka - nádraží. Vedle domácích se zapojily týmy z dalších míst Novojičínska, například z Klimkovic, Bravantic nebo Janovic.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Sič, velitel jednotky SDH města Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Soutěží tady družstva mužů, pak veteránů, což jsou hasiči nad 35 let, potom družstva žena a speciální kategorií je kategorie PS 8, což je historická požární stříkačka. Je jiná, než jaké se používají na klasických soutěžích, je vyrobená někdy kolem padesátých let.”  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Soutěží tady družstva mužů, pak veteránů, což jsou hasiči nad 35 let, potom družstva žena a speciální kategorií je kategorie PS 8, což je historická požární stříkačka. Je jiná, než jaké se používají na klasických soutěžích, je vyrobená někdy kolem padesátých let.”   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Sič, velitel jednotky SDH města Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Soutěží tedy v tom požárním útoku sedm členů družstva, kteří musí nabrat vodu z kádě, dostat ji do požární stříkačky, ta ji vytlačí do hadic, a na konci hadic u proudnic ti dva hasiči musí shodit terče. A tím je útok měřen časomírou dokončen.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sbor dobrovolných hasičů Studénka - nádraží existuje od roku 1927. Družstvo do svých řad přivítá nové zájemce nejen o požární sport, ale i o činnost v požární jednotce. Přihlásit se mohou muži, ženy, chlapci i dívky a to již od 6 let </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -458,93 +555,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-18-08-2023-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>