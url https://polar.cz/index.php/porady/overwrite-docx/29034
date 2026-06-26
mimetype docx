--- v0 (2026-02-27)
+++ v1 (2026-06-26)
@@ -1,128 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.8.2023, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci v Karviné řeší opilé bezdomovce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociální cítění občanů Karviné s bezdomovci, kteří posedávají u obchodních domů, má i negativní dopad. Za peníze, které od lidé dostávají, se opíjejí a přidělávají práci strážníkům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jsou bez domova, pomoc úřadů odmítají a vyhovuje jim bezprizorně toulat se ulicemi či vysedávat na místech, kde se pohybuje větší množství lidí, u obchodních domů nebo nádraží. Od lidí žádají peníze. Problém je, že za ně nekupují potraviny, ale levný alkohol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jsou bez domova, pomoc úřadů odmítají a vyhovuje jim bezprizorně toulat se ulicemi či vysedávat na místech, kde se pohybuje větší množství lidí, u obchodních domů nebo nádraží. Od lidí žádají peníze. Problém je, že za ně nekupují potraviny, ale levný alkohol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My bychom chtěli požádat karvinskou veřejnost, aby nedávali peníze žebrajícím bezdomovcům. Všichni vidíme ty obrázky z okolí obchodních domů, nádraží, ti lidé si nakupují za vyžebrané peníze levné víno, spijí se do němoty a strážníci pak nedělají nic jiného než je vozí na záchytku. Tam vzniká další společenská škoda, protože ti lidé v životě tu záchytku nezaplatí, často se volá záchranka, protože ti lidé jsou podbití pádem na zem. My víme, že ti lidé nikdy nepřestanou pít, protože jsou závislí na alkoholu, ale chceme, aby jim to lidé neulehčovali tím, že jim ty peníze na alkohol darují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na území města se pohybuje zhruba 40-45 bezdomovců, kteří odmítají jakoukoliv pomoc. Denně strážníci řeší čtyři, pět případů, kdy se za peníze lidí opijí. Tento muž nadýchal 3 promile.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na území města se pohybuje zhruba 40-45 bezdomovců, kteří odmítají jakoukoliv pomoc. Denně strážníci řeší čtyři, pět případů, kdy se za peníze lidí opijí. Tento muž nadýchal 3 promile. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Volají nám lidé, máme i vlastní kontrolní činnost, spolupracujeme i s odborem sociálním, každý měsíc máme takzvanou depistáž se sociálními pracovníky, kteří jim nabízejí pomoc, drtivá většina ji odmítá. Chápeme sociální cítění občanů, ale ti lidé si nikdy za darované peníze nikdy nekoupí potraviny, ale alkohol. Je třeba si uvědomit, že tím se těmto lidem škodí, oni se opijí a poškozují si zdraví.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud je opilý bezdomovec zraněn pádem, musí ho strážníci nejdříve odvézt do nemocnice na ošetření, posléze pak ještě zajišťují jeho převoz na záchytku, většinou jim takový případ zabere dvě až tři hodiny.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nenechte si ujít rockový festival Karviná rocks!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -293,53 +401,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">HCB Karviná bude útočit opět na přední příčky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na tiskové konferenci karvinských extraligových házenkářů představilo novinářům vedení klubu nové posily týmu. Do hry by se znovu rád zapojil i špičkový střelec Dominik Solák, který se zotavuje po zranění z předešlé sezony.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Extraligoví házenkáři  jsou ve skvělé formě připraveni na nadcházející sezónu. I v ní chtějí útočit o přední příčky, v nejlepším by rádi znovu získali titul. K dosažení cíle mají pomoci i nové tváře v týmu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Extraligoví házenkáři  jsou ve skvělé formě připraveni na nadcházející sezónu. I v ní chtějí útočit o přední příčky, v nejlepším by rádi znovu získali titul. K dosažení cíle mají pomoci i nové tváře v týmu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér HCB Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Chyběl nám levoruký hráč na pravé spojce, my jsme měli jen jednoho levorukého hráče, Patrika Fulneka, jemu chceme pomoc tím, že nebude na něho tak fyzický a psychický tlak, protože on 60 minut musí hrát, teď jsme přivedli pravou spojku levorukého Srba, Dušana Živanova, je kamarád s naším bývalým brankářem Marjanovičem, do šatny zapadl dobře, teď čekáme, jak se bude vyvíjet na hřišti.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi nové posily patří i čtyři mladí hráči, kteří do Karviné přicházejí na hostování z týmu Polanky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -519,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-22-08-2023-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>