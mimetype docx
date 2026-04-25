--- v0 (2025-12-24)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.8.2023, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V ulici J. Gagarina v Havířově se zefektivní parkování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Automobilů přibývá a je důležité, aby lidé parkovali efektivně. I z tohoto důvodu se magistrát v Havířově rozhodl pro změnu dopravního značení v ulici Jurije Gagarina. Lidé to vítají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,53 +291,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý kdo projde kolem ZUŠ Leoše Janáčka si nemůže nevšimnout velké proměny budovy. Práce na rekonstrukci trvaly téměř rok. Škola i zřizovatel, tedy MSK, očekává hlavně energetické úspory. Budova byla postavena v roce 1990.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Mikulová, ředitelka ZUŠ L. Janáčka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme ji zateplenou, máme nová okna, krásné žaluzie a vše je funkční a splňuje to, po čem jsme dlouho již toužili. Samozřejmě součástí projektu bylo, že by tato rekonstrukce nám měla ušetřit finanční prostředky za energie, takže předpokládáme, že letošní zima už přinese první výsledky a ušetříme nějaké finance.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Škola se ale pustila i do vnitřních úprav.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Škola se ale pustila i do vnitřních úprav. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Mikulová, ředitelka ZUŠ L. Janáčka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tak předpokládám, že to pro naše žáky, pedagogy bude trochu překvapení, protože jsme se rozhodli, že zrekonstruujeme celé naše krásné foyer. To slouží nejen pro čekání žáků a rodičů na výuku, ale také ke koncertům a probíhají tam pravidelné výstavy. Takže jsme se rozhodli foyer celé zrekonstruovat a bude nás čekat krásný nové moderní prostor. Zároveň se nám letos podařilo zrealizovat již dlouho plánovanou opravu sociálních zařízení v tanečním a literárně-dramatickém oboru. Tyto práce začaly letos o prázdninách a doufáme, že se vše stihne do konce prázdnin a děti právě z těchto oborů budou mít také krásné moderní sociální zařízení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proměnu bude chtít škola ukázat i veřejnosti. Věří také, že modernizace bude pokračovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -304,53 +418,52 @@
         <w:t xml:space="preserve">Lenka Matejas, rodič: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Anne Mari tím, že měla v šesti letech shledáno mimořádné nadání a přeskočila ročník, tak v těch deseti letech nastupovala na gymnázium. Co se týče našeho soukromí, tak to pro nás bylo velice těžké, protože srovnat se s tou představou, že vám v deseti letech dítě odejde z domu a vědomí, že už to nikdy nebude jinak. Když jsme to viděli, že dítě opravdu roste, ne jen před očima, ale roste intelektuálně, tak jsme to vydrželi a podporovali jsme ji, jak jsme jen mohli.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do světa se na letní školy brzy vydala i Natálie Čečotková. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Čečotková, studentka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já jsem do Ameriky odletěla ve 14 letech, tam jsem vždy byla měsíc a půl a takto jsem létala každý rok. Měla jsem velké štěstí, byla jsem i ve Španělsku i v Rusku. Takže jsem se hodně vzdělávala v jazycích.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Já jsem do Ameriky odletěla ve 14 letech, tam jsem vždy byla měsíc a půl a takto jsem létala každý rok. Měla jsem velké štěstí, byla jsem i ve Španělsku i v Rusku. Takže jsem se hodně vzdělávala v jazycích.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Natálie si nakonec vybrala Northeastern univerzitu v Bostonu a studuje kriminální justici a mezinárodní vztahy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Čečotková, studentka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Celé to studium vychází na sedm let s tím, že čtyři roky jsou bakaláře a tři roky se dodělává JUDr. a já bych se chtěla zaměřovat na práva.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -481,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-22-08-2023-16-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>