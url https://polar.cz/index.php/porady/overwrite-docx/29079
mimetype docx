--- v0 (2026-03-01)
+++ v1 (2026-07-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.8.2023, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce škol v Karviné finišují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco si školáci a předškoláci užívali prázdniny, školy a školy procházely nezbytnými opravami a vylepšováním. V Karviné se do oprav investovalo 25 milionů korun. V novém školním roce si budou žáci užívat nové šatny, sociální zařízení nebo nově vybavené učebny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,53 +270,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Proměna vestibulu házenkářské haly v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná přes prázdniny zrekonstruovala vstupní prostory v házenkářské hale. Nově jsou hned při vstupu turnikety, design prostoru je v barvách klubu. Nechybí historické fotografie i vitrína s nejcennějšími poháry, které klub získal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Skalní fanoušci karvinské házené se mohli přednostně ještě před začátkem sezony podívat do vstupního vestibulu házenkářské haly, kterou město nechalo přes prázdniny zrekonstruovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Skalní fanoušci karvinské házené se mohli přednostně ještě před začátkem sezony podívat do vstupního vestibulu házenkářské haly, kterou město nechalo přes prázdniny zrekonstruovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: fanoušci HCB Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to nádherné, nečekali jsme, že to bude tak krásné a moderní, ale už to chtělo, jsme rádi, že je tu něco nového.” " Vypadá to moderně, konečně budeme vypadat jak pořádný klub na vysoké úrovni:" "Na první dojem úžasná přeměna za krátkou dobu a musím říct, že hodně hezké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vstupní vestibul už proměnu potřeboval. Práce finišovaly minulý týden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -273,53 +387,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">POHO Den si užili lidé z širokého okolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už potřetí měli lidé možnost zažít POHO Den plný aktivit, zábavy a kulturního vyžití. Organizátoři pro letošní ročník vybrali Karvinské moře, lokalitu, která prošla velkou proměnou a stala se oblíbeným místem ke trávení volného času.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plážový POHO den přilákal ke Karvinskému moři návštěvníky z celého regionu. Užít si mohli nejen koupání, ale i aktivity v několika zónách podél celé pláže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plážový POHO den přilákal ke Karvinskému moři návštěvníky z celého regionu. Užít si mohli nejen koupání, ale i aktivity v několika zónách podél celé pláže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Birklen, vedoucí programu POHO 2030:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naším cílem je upozornit na to, že krajina a prostředí se postupně mění, je to díky procesu transformace a penězům, které přichází z EU a pevně doufáme, že to oživování bude pokračovat s těmi projekty, které tady přijdou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Tabášek, vedoucí marketingu marketingu Moravskoslezské Investice a Development, a.s.:</w:t>
       </w:r>
       <w:r>
@@ -372,53 +485,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pohornická krajina se na několika místech současně oživuje postupně prostřednictvím strategických projektů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Birklen, vedoucí programu POHO 2030:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Často se mluví o projektu Eden Silesia, což má být velký projekt tady kousek na dole Darkov, který nabídne atrakce až pro 300 tisíc návštěvníků ročně, pak je to projekt Gabriela, kde vznikne velké komunitní centrum pro pořádání kulturních akcí, ale také s velmi zajímavou expozicí minulosti hornického života na Karvinsku a zároveň se otevřely prostředky na projekty externích žadatelů, kde je možné vybudovat cyklostezky, je možné postupně obnovovat krajinu a využití starých objektů, které dnes k ničemu neslouží a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé se s projekty mohli na Karvinském moři seznámit a také s tvůrci projektů diskutovat o potřebnosti proměny krajiny i o její podobě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé se s projekty mohli na Karvinském moři seznámit a také s tvůrci projektů diskutovat o potřebnosti proměny krajiny i o její podobě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -493,93 +605,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-29-08-2023-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>