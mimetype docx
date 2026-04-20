--- v0 (2026-02-21)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.9.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V archeoparku se předvedli bojovníci Římských legií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Den plný zajímavých ukázek ze života lidí v 1. století našeho letopočtu mohli zažít návštěvníci Archeoparku v Chotěbuzi. Prostor v tamní akropoli tentokrát obsadili Římané.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Archeopark sice na základě místních vykopávek mapuje především život Slovanů, tentokrát ale lidé viděli Římské legie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Archeopark sice na základě místních vykopávek mapuje především život Slovanů, tentokrát ale lidé viděli Římské legie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Nevelöšová, muzejní pedagožka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tentokrát jsme si připravili netradiční akci. Jedná se o první akci, kterou máme společně s Římany. Jsme rádi, že přišlo tolik návštěvníků. Po celý den mohli v akropoli vidět ukázky z dobového života římských legií, souboje, ukázky dobové bitvy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -332,53 +446,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nové a přínosnější využití bývalé šachty doufá také vedení kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Věřím, že díky místním samosprávám ve spojení právě s Moravskoslezským krajem můžeme společně vytvořit příjemné zázemí jak pro turisty, tak pro místní obyvatele tím, že budeme společně tvořit projekty různorodého charakteru, ať to je podpora podnikání, nebo to je bydlení a nebo to je relaxace jako taková.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zasypávání důlních jam připraveným materiálem by mělo začít už v září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zasypávání důlních jam připraveným materiálem by mělo začít už v září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -453,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-01-09-2023-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>