--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -1,252 +1,356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.9.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prvňáčci ze Slezské Ostravy dostali batoh a stužku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do čtyř základních škol v obvodu Slezská Ostrava letos nastoupilo celkem 136 prvňáčků. Na každé škole dostali nejrůznější dárečky, na všech čtyřech mimo jiné i barevné baťůžky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Na největší základní škole v obvodu v Bohumínské ulici byly  nově příchozí děti mile překvapeny. Ve vyzdobené tělocvičně  byly pasovány na prvňáčky. Učitelé i se zástupci vedení  obvodu jim pak na klopy připínali pamětní stužky s názvem školy  a datem jejich nástupu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš  (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Slezské Ostravě fungují  celkem 4 základní školy, do těch letos nastoupilo 136 prvňáčků,  celkově pak v našich školách studuje téměř 1200 žáků. My se  samozřejmě snažíme, aby prostředí škol bylo nejen vhodné pro  výuku, ale aby bylo i příjemné pro žáky a aby se do tohoto  prostředí těšili. A aby škola byla opravdu škola hrou a nebylo  to to nudné učení před tabulí. Myslím si, že se nám to daří  a věřím, že i děti, které nastoupily do prvních tříd, se  budou do našich škol těšit a budou rády vzpomínat na školní  léta, které tady stráví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Matušková,  ředitelka ZŠ Bohumínská:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letos nám nastoupí do první třídy  54 prvňáčků, kteří jsou rozděleni do tří tříd. Schválně  to děláme takovým způsobem, aby byly ty třídy co nejméně  početné, aby se děti nejvíce naučily takovým těm základním  pravidlům, zvykli si na školu, abychom jim ten vstup do školy  ulehčili. Vesměs to jsou děti z našeho obvodu, ale jsou i z  Moravské Ostravy, Radvanic, Michálkovic. Děti, které dnes  přijdou, už naši školu většina z nich znají, protože vlastně  celý minulý školní rok se táhl projekt náš pro prvňáčky,  pro předškoláky. Chodili k nám na různé akce, na jazyková  hnízda, na tělovýchovné hrátky a také tady docházeli z  okolních mateřských škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">prvňáčků</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těšíme se do  školy. Já si myslím, že budeme vedle sebe sedět. … Paní  učitelka se nás naučí rozeznávat. Jsem rád, že budu se svým  bratrem chodit do školy a budeme si navzájem pomáhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Nytrová,  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">třídní učitelka 1.A.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">:</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nastupovala jsem vlastně jako  asistent pedagoga, dále jsem byla zaměstnaná jako druhý pedagog,  vlastně minulý rok, a teď jsem třídní učitel. Děti ještě  osobně neznám, uvidíme se dneska poprvé.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dcerka jde do 1.C. … Jsem tady úplně poprvé a na školu se  těším.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">n  Goryczka (Ostravak), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">místostarosta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezské Ostravy:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já bych dětem popřál, aby se jim ve školách líbilo. Aby se jim  líbilo minimálně tak, jak se jim líbilo ve školkách.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve třídách Základní školy Bohumínská byla zapracována metoda  CLIL, což je využívání angličtiny  k výuce a  komunikaci v  nejazykových hodinách, třeba v matematice. Nadaní žáci od 4.  třídy výš se zde i letos zapojí do projektu Robotika, což  znamená například stavění a programování náročnějších  robotických stavebnic, nebo činnosti v oblasti virtuální reality.</w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve třídách Základní školy Bohumínská byla zapracována metoda  CLIL, což je využívání angličtiny  k výuce a  komunikaci v  nejazykových hodinách, třeba v matematice. Nadaní žáci od 4.  třídy výš se zde i letos zapojí do projektu Robotika, což  znamená například stavění a programování náročnějších  robotických stavebnic, nebo činnosti v oblasti virtuální reality. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Bazalech si zahrály fotbalové naděje ze tří zemí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -357,120 +461,117 @@
         <w:rPr/>
         <w:t xml:space="preserve">Hrál jsem dobře,  bylo hezké počasí, rodiče nám fandili a užil jsem si to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Holiš,  předseda Akademie FC Baník Ostrava:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důležité je, že ty děti  sportují, v tomto věku je v podstatě jedno, zda hrají za Baník  Ostrava, nebo hrají za Hlučín, Vítkovice. Ať prostě hrají a ať  je rodiče, co jsou tady nahoře, podporují. A hlavně, ať je co  nejvíce trenérů. Bez trenérů bychom ty děti nedostali na  hřiště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lze již u malých fotbalistů v tomto velmi mladém věku rozeznat  nového Ličku, Baroše či Srnička?</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lze již u malých fotbalistů v tomto velmi mladém věku rozeznat  nového Ličku, Baroše či Srnička? </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Holiš,  předseda Akademie FC Baník Ostrava: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nedá  se to zjistit. My jsme tady od  toho, abychom tu vášeň, tu lásku ke sportu u nich probudili, a ty  děti tady měly radost z toho sportu a z  toho fotbalu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A bude dost talentů pro další léta Baníku Ostrava?</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A bude dost talentů pro další léta Baníku Ostrava? </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Holiš,  předseda Akademie FC Baník Ostrava: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všichni  tomu věříme a kvůli tomu tady chodíme, kvůli tomu tady ti naši  trenéři trénují. Jak v žákovských kategoriích,  dorosteneckých, tak i co se týká těch přípravek. Děláme pro  to maximum. Prostě chceme vrátit Baník tam, kam patří. Aby v něm  hrálo co nejvíce odchovanců a abychom hráli o co nejvyšší  příčky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO),  starosta Slezské Ostravy: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městský  obvod podporuje i  jiné akce, které se tady na stadionu Bazaly konají. A věřím, že  postupně se zde vrátí i ten velký fotbal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V kategorii sedmiletých fotbalistů zvítězily všechny týmy,  které se do turnaje zapojily. U osmiletých nadějí na Bazalech  dominoval v devíti zápasech bez jediné porážky slovenský  Spartak Trnava. Domácí přípravka Baníku Ostrava skončila čtvrtá  - jako nejlepší český tým - a hned za ní Vítkovice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V kategorii sedmiletých fotbalistů zvítězily všechny týmy,  které se do turnaje zapojily. U osmiletých nadějí na Bazalech  dominoval v devíti zápasech bez jediné porážky slovenský  Spartak Trnava. Domácí přípravka Baníku Ostrava skončila čtvrtá  - jako nejlepší český tým - a hned za ní Vítkovice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pivovar v Heřmanicích bude stavět rozhlednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -571,57 +672,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z  té akce jsem úplně nadšený, já  jsem zde poprvé, byť je to  šestý ročník, ale heřmanické pivo, jedenáctka, to je k  nezaplacení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to tu zajímavé, určitě doporučuju. Pivo, které teď piju, je  asi třetí, dávám si se smrkovým nákypem, nebo spíš jako  dochucením. Guláš jsem ještě neměl, ale každopádně  doporučuju všem, kteří se chtějí pobavit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My jsme odtud, jsme z Heřmanic, měla jsem kofolu, a chutnala mi.  Měla jsem burger, a byl taky dobrej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstruované  prostory před heřmanickým kostelem svatého Marka budou letos  ještě několikrát využity pro kulturní a  společenské akce. Například o Vánocích se zde budou konat  dvoudenní trhy, spojené s kulturním programem.</w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstruované  prostory před heřmanickým kostelem svatého Marka budou letos  ještě několikrát využity pro kulturní a  společenské akce. Například o Vánocích se zde budou konat  dvoudenní trhy, spojené s kulturním programem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -696,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-05-09-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>