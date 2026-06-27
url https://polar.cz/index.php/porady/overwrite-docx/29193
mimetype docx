--- v0 (2026-03-01)
+++ v1 (2026-06-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.9.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Další zatraktivnění areálu Karvinského moře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské moře je vyhledávanou lokalitou místní obyvatel i návštěvníků ze širokého okolí. Nově tady díky dotacím MSK kraje přibylo i nové plovoucí molo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -85,96 +200,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Regionální knihovna oslavila svou stovku s lidmi na náměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna celý rok oslavovala se svými čtenáři 100. výročí svého vzniku. Sérii akcí uzavřel knižní jarmark, který byl letos ve větším stylu než obvykle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Knižní jarmark patří ke každoročním tradicím města, konal se už po 28. Letos ale doslova nabral na síle a velikosti a to díky speciálnímu výročí, které si karvinská regionální knihovna v tomto roce připomínala, slavila 100. narozeniny. Na pódiu toto výročí lidem připomnělo několik významných hostů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Knižní jarmark patří ke každoročním tradicím města, konal se už po 28. Letos ale doslova nabral na síle a velikosti a to díky speciálnímu výročí, které si karvinská regionální knihovna v tomto roce připomínala, slavila 100. narozeniny. Na pódiu toto výročí lidem připomnělo několik významných hostů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vidíte plné náměstí, tzn., že naši čtenáři nejsou jen knihomoli, ale i ti, kteří se chtějí pobavit s knihovnou a vyzkoušet si různé věci, protože to, co tady vidíme, je krása, od knihtisku starých knih přes antikvariát, takže přeji dalších sto let a moc děkuji za tento krásný den." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knižní jarmark byl plný vzdělávacích aktivit, soutěží a zábavy, přesně tak, jak se knihovna, co by moderní komunitní centrum, prezentuje v posledních letech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Knižní jarmark jsme zvolili delší, nebudeme končit odpoledne, ale potáhneme až do večera, takže je připravený delší hudební program. Nezapomněli jsme na naše malé čtenáře, dopolední program je určený pro děti z MŠ, máme tady ilustrátora Adolfa Dudka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezitím, co se u pódia děti bavily, vybírali si návštěvníci ve stáncích starší i nové knihy, časopisy nebo gramodesky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezitím, co se u pódia děti bavily, vybírali si návštěvníci ve stáncích starší i nové knihy, časopisy nebo gramodesky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci jarmarku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Foglara jsem kdysi četl, toho mám přečteného komplet, teď se to zabrzdilo. Noviny čtu." "Všechno mě zajímá. Někdy si nechám doporučit od pracovníků z knihovny, jsem maximálně spokojená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinská knihovna nabízí pestrou paletu služeb, neustále rozšiřuje nabídku například o půjčování deskových her, čteček knih, didaktických pomůcek, knihovnice balí dětem učebnice, roznáší knihy domů a podobně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -219,57 +332,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Wierzgoń, vedoucí Střediska polské literatury a Střediska hudby a umění:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pracuji tady dost dlouho, prošla jsem si pár oddělení, vím o té knihovně něco. Moje práce mě baví, momentálně jsem vedoucí Střediska polské literatury a Střediska hudby a umění, čekají nás rekonstrukce, takže další výzvy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za polské čtenáře přišla knihovně osobně pogratulovat i generální konzulka Polské republiky v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Izabella Wołejko-Chwastowicz, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">generální konzulka Polské republiky v Ostravě</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regionální knihovna v Karviné patří k těm nejvíce aktivním partnerům, je otevřena všem druhům projektů a přeji ji hodně čtenářů a energie k realizaci všech projektů, které si usmyslí.” </w:t>
       </w:r>
     </w:p>
@@ -297,90 +403,88 @@
         <w:t xml:space="preserve">vedoucí Střediska polské literatury a Střediska hudby a umění:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Hlavně mít čtenáře. To je pro nás to podstatné, od toho se odvíjí i peníze na knihy, těch bych jim přála strašně moc a aby ta knihovna tady za těch sto let ještě pořád stála a měla ty své čtenáře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budu moc ráda, když budou spokojeni čtenář a budu ráda, když budou zaměstnanci rádi chodit do práce a bude je práce bavit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslavy stých narozenin probíhaly po celý rok 2023, konalo se mnoho jednodenních akcí a soutěží. Také byl  zasazen  před budovou knihovny ginkgo biloba a v Senátu Parlamentu ČR proběhla výstava nazvaná Sto let knihovny mnoha národností.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslavy stých narozenin probíhaly po celý rok 2023, konalo se mnoho jednodenních akcí a soutěží. Také byl  zasazen  před budovou knihovny ginkgo biloba a v Senátu Parlamentu ČR proběhla výstava nazvaná Sto let knihovny mnoha národností. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští zahrádkáři uspořádali výstavu s několika soutěžemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahrádkáři z Karvinska se opět po roce sešli s veřejností, aby jim ukázali své letošní výpěstky a pochlubili se i svou úrodou. Návštěvníci mohli obdivovat nejtěžší rajčata i papriky a také hodnotit aranžmá, které k výstavě vytvořili školáci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zahrádkáři z Karvinska se opět po roce sešli s veřejností, aby jim ukázali své letošní výpěstky a pochlubili se úrodou. A to přesto, že letošní rok nebyl až tak ideální, jak by si přáli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zahrádkáři z Karvinska se opět po roce sešli s veřejností, aby jim ukázali své letošní výpěstky a pochlubili se úrodou. A to přesto, že letošní rok nebyl až tak ideální, jak by si přáli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Nechvátal, místopředseda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Českého zahrádkářského svazu Územního sdružení Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Na jaře bylo několik opakovaných vln jarních mrazíků, takže v naší oblasti jste sklidili výjimečně nějakou meruňku, i ty jádroviny, jablíčka pomrzly, jsou poškozené, pak je to sluníčko letní zase dobilo, co se týče zeleniny, rajčatům, okurkám, pokud se dostatečně zalívaly, měly vcelku výhodné podmínky pro růst.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -581,93 +685,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-12-09-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>