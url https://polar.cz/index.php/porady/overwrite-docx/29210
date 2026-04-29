--- v0 (2026-02-02)
+++ v1 (2026-04-29)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.9.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé probírali finance, majetek i rozvoj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Změny v rozpočtu v podobě schválení různých dotací, hospodaření s majetkem i územní rozvoj. Zastupitelé Frýdku-Místku mají za sebou 5. jednání, které přineslo několik důležitých bodů i témata k dlouhé diskuzi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zastupitelé Frýdku-Místku se sešli na svém 5. zasedání v aktuálně  probíhajícím volebním období. Jednání se účastnilo 39 zastupitelů osobně a  jeden byl připojen vzdáleně. V první částí se probíraly hlavně finance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zastupitelstvo jako tradičně projednávalo celou řadu  rozpočtových opatření. Rozpočtovou změnu čtvrtou. Zároveň jsme schválili další  podporu sportovním spolkům, některým kulturním organizacím. Zároveň jsme  vyhlásili i nové dotační programy. Mezinárodní spolupráce a celou řadu dalších  bodů. Já jsem rád, že všechny projednávané body zastupitelstva byly schváleny.  Velká část těchto bodů samozřejmě získala i hlasy mezi opozicí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z navýšení dotací do sportu získají 200 tisíc korun  házenkáři SKP, dalších 600 tisíc korun Basketpoint. Téměř čtvrt milionu půjde  pro mladé fotbalisty, kteří postoupili do 1. ligy. Dále získá 150 tisíc korun Dětský  folklorní soubor Ostravička. 100 tisíc TJ Sokol na pokrytí výdajů oddílu Funky  Beat na mistrovství světa v Portugalsku a přes 87 tisíc Taneční studio  Dancepoint.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z navýšení dotací do sportu získají 200 tisíc korun  házenkáři SKP, dalších 600 tisíc korun Basketpoint. Téměř čtvrt milionu půjde  pro mladé fotbalisty, kteří postoupili do 1. ligy. Dále získá 150 tisíc korun Dětský  folklorní soubor Ostravička. 100 tisíc TJ Sokol na pokrytí výdajů oddílu Funky  Beat na mistrovství světa v Portugalsku a přes 87 tisíc Taneční studio  Dancepoint. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "A tak jako to bývá tradičně, jednali jsme o jednom nebo dvou  bodech, které samozřejmě vyvolaly diskuzi, která je na místě. A jsem rád, že se  nám podařilo předložit argumenty, které nakonec i tyto body, u kterých byla  rozsáhlá diskuze, přesvědčily většinu zastupitelů, aby tyto body podpořili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zhruba 1,5hodinovou debatu vyvolal záměr prodat multifunkční  dům na Kostikově náměstí a další diskuze byla kolem plánů na nabytí Českého  domu. Oba záměry byly nakonec schváleny. Z dalších témat se také například  schválilo spuštění projektu příspěvků na obědy pro školáky. O těchto důležitých  tématech přineseme postupně ještě další obsáhlé reportáže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zhruba 1,5hodinovou debatu vyvolal záměr prodat multifunkční  dům na Kostikově náměstí a další diskuze byla kolem plánů na nabytí Českého  domu. Oba záměry byly nakonec schváleny. Z dalších témat se také například  schválilo spuštění projektu příspěvků na obědy pro školáky. O těchto důležitých  tématech přineseme postupně ještě další obsáhlé reportáže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dům na Kostikově náměstí chce město prodat v dražbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -129,161 +242,157 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velký rohový dvojdům číslo popisné 646 a 647 na Kostikově  náměstí ve Frýdku-Místku. Město ho vytipovalo k prodeji a předložilo návrh  zastupitelstvu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten majetek byl vytipován k prodeji po dlouhé úvaze. A  zejména po vyhodnocení toho, že není tak ziskový, jak by patrně měl být. Naopak  tomu městu přináší značné náklady, pokud jde o tu údržbu. A za posledních šest  let ty náklady na údržbu přesáhly výtěžek z toho nájmu. A to z obou těch  domů. A to jak z bytů, tak z těch nebytových prostor dohromady. Čili  máme opravdu za to, že než dlouhodobě prodělávat. A ještě v budoucnu chystat  investice v řádech milionů korun, tak bude lepší prodat tento majetek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výtěžek z nájmu byl 3,6 milionu, ale údržba stála 5,7  milionu. V domě je také městské nízkoprahové zařízení pro děti a mládež,  které má využívat v průměru 10 dětí. Roční náklady na jeho provoz jsou ale přes  2 miliony korun. Služba se zruší a město domluvilo, že děti budou moci docházet  do jiných zařízení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výtěžek z nájmu byl 3,6 milionu, ale údržba stála 5,7  milionu. V domě je také městské nízkoprahové zařízení pro děti a mládež,  které má využívat v průměru 10 dětí. Roční náklady na jeho provoz jsou ale přes  2 miliony korun. Služba se zruší a město domluvilo, že děti budou moci docházet  do jiných zařízení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme se rozhodli, že se podíváme na městský majetek jako  celek. A abychom mohli opravit další městské byty, případně vybudovat, sloučit  některé činnosti, zajistit ty podstatné věci, jako vybudovat dvě nové  tělocvičny. Věnovat se výstavbě Alzheimercentra, tak musíme provézt nějakou  revizi, inventarizaci toho majetku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V domě je také osm bytů, ve kterých bydlí zhruba 17  lidí. Ti se nejvíce bojí výrazného navýšení nájmů po prodeji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V domě je také osm bytů, ve kterých bydlí zhruba 17  lidí. Ti se nejvíce bojí výrazného navýšení nájmů po prodeji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Kotlárová, nájemkyně domu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou tam lidé vážně nemocní. Máme spousta zažádáno ze  zdravotních důvodů o výměny. Již předtím, než jsme se dozvěděli o tom, že město  stoplo veškeré výměny, opravy v tomto domě. A nájemníci samozřejmě by  chtěli, aby ten dům byl neprodán a v případě, že by byl prodán, tak abychom  byli upřednostněni a byli nám ty výměny umožněny. A město dál nás nechalo bydlet  v nájemních bytech. A ne, jak nám bylo sděleno, že musíme jít znovu do  pořadníku. Proč, když v pořadníku už jsme byli. Čekali jsme i přes deset  let, aby nám ten byt byl přidělen. Museli jsme zaplatit nemalé peníze po bývalých  nájemnících. Dluhy, které se pohybovaly od 50 do 100 tisíc, ty doplatky. Museli  jsme si ten byt upravit tak, abychom se tam mohli nastěhovat a bydlet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta situace samozřejmě lidsky je těžká nebo je nepříjemná. Na  druhou stranu, jak tady také padlo, naprostá většina bytů je v soukromém vlastnictví.  A my právě, pokud se nám podaří určitým způsobem modifikovat ty zásady pro  přidělování bytů, které se týkají těch sociálních případů, já nemůžu tu pomoc  vyloučit, ale nemůžu ji ani slíbit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prodej byl nakonec schválen koaličními hlasy. Opoziční  strany ho vůbec nepodpořily.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prodej byl nakonec schválen koaličními hlasy. Opoziční  strany ho vůbec nepodpořily. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala (Přátelé FM), opoziční zastupitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nemyslíme si, že by se město mělo zbavovat nemovitostí,  které má obsazeny a které přinášejí zisk. Argumenty vedení města, že tyto  finanční prostředky utržené za prodej použije nebo musí použít na opravu stávajícího  bytového fondu, považujeme za liché, protože na tom samém jednání se následně schvaloval  nákup zchátralé nemovitosti, do které budou muset být investovány desítky  milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL), opoziční zastupitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme vždycky podporovali naopak nákup domů, kde se  nacházejí byty, aby město zvyšovalo svůj bytový fond. A ne aby o něj  přicházelo. Takže to byl jeden z důvodů, proč jsme tento nákup  nepodpořili. Viděli jsme sami, že i obyvatelé tohoto domu nebyli úplně  informováni o tom, zda budou moci v tomto domě dále nájemní smlouvy, zda  se jim zvýší nájem.¨"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kolegové z opozice neustále ten stav vykládali tak, že  proběhnutím dražby automaticky ty nájemní smlouvy skončí, ale to není pravda.  Ty nájemní smlouvy pokračují dále ve stejném režimu, jako byly uzavřeny s městem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prodej se uskuteční formou veřejné dražby, která by mohla proběhnout  nejpozději v listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prodej se uskuteční formou veřejné dražby, která by mohla proběhnout  nejpozději v listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozšíří se veřejné osvětlení i autobusové zálivy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -295,97 +404,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na okraji frýdecko-místecké části Zelinkovice se aktuálně  buduje nové veřejné osvětlení. Získá ho cesta s podchodem směrem na  Lysůvky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na základě podnětu občanů a osadního výboru Zelinkovice jsme  přistoupili k realizaci osvětlení přístupové komunikace, která tam  scházela a povede od křižovatky ulice Hraniční po podchod pod dálnicí D48 a  dále bude pokračovat od tohoto podchodu zase po křižovatku s ulicí Příborskou.  V rámci této realizace dojde i k nasvětlení podchodu, čímž občané se  budou cítit bezpečněji, hlavně ve večerních a nočních hodinách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce provádějí Technické služby Frýdek-Místek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce provádějí Technické služby Frýdek-Místek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vybudování osvětlení v Zelinkovicích, tato investice  bude stát 966 tisíc korun a hotovo by mělo být do konce měsíce listopadu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dalším drobným rozšířením v rámci bezpečnosti na cestách  je plán vybudovat úplně nové autobusové zálivy zhruba na půli cesty k Frýdecké  skládce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dalším drobným rozšířením v rámci bezpečnosti na cestách  je plán vybudovat úplně nové autobusové zálivy zhruba na půli cesty k Frýdecké  skládce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zpracováváme projektovou dokumentaci pro výběrové řízení zálivu  a zastávky u Frýdecké skládky. A toto bylo zase na podnět občanů a osadního  výboru Panské Nové Dvory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Důvodem nových zastávek je hlavně bezpečnost dětí z nedalekých  domů, které chodí pěšky po silnici až na zastávku restaurace U Lesa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Důvodem nových zastávek je hlavně bezpečnost dětí z nedalekých  domů, které chodí pěšky po silnici až na zastávku restaurace U Lesa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -460,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-14-09-2023-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>