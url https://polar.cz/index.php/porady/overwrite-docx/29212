--- v0 (2026-02-22)
+++ v1 (2026-04-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.9.2023, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poláci ukradli 7 km železničního kabelu pod proudem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zásahová jednotka policie učinila přítrž řádění čtyř Poláků, kteří do našeho kraje jezdili krást železniční kabely. Neváhali nasadit vlastní životy, protože je stříhali i když v nich bylo 3 tisíce voltů. Dráty pak končily ve sběrně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,53 +411,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Poprvé jsem jezdil s rozjetým autem". Točil jsi volantem sám? “Ano”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Skácel, předseda Komise BESIP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Víceméně byli nadšení, protože, jak jsem tak slyšel, někteří za volantem v životě nikdy neseděli, ani že by zkusili sedět ve stojícím vozidle a tady mají možnost, že si i zařídí skutečné auto a to auto jim jede.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Víceméně byli nadšení, protože, jak jsem tak slyšel, někteří za volantem v životě nikdy neseděli, ani že by zkusili sedět ve stojícím vozidle a tady mají možnost, že si i zařídí skutečné auto a to auto jim jede.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, rodič: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě je to dobrá novinka. My tu chodíme každým rokem. Děti to baví. Normálně je za volant nepustí, tak jsem ráda, že si to alespoň tady mohou vyzkoušet. Doufám, že mi doma nebudou brát klíče.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -431,93 +545,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-14-09-2023-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>