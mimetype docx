--- v0 (2026-02-24)
+++ v1 (2026-05-10)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dobrovolníci na workshopu v Pelhřimovech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desítky dobrovolníků z celé republiky se sjely do zaniklé obce Pelhřimovy na dobrovolnický víkend a wortkshop. Hnutí Duha Jeseníky již několik let pracuje na obnově zdejšího zdevastovaného kostela a jeho okolí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> O možnosti této aktivní dovolené se účastníci informují na webu Hnutí Duha.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Dělám s dobrovolníky, kteří přijeli na ten týden takřka z celé republiky. Máme tady z Českých Budějovic, z Prahy, máme tady i z Ostravska a je tady kolem 20 lidí. Někteří jsou poprvé, vždycky přijede taková vlna těch, co se na internetu dozví, že je akce a přijedou poprvé a pak tady máme takové trvalky, kteří tady jsou už podvacáté, takže někteří tady jezdí s dětmi, s rodinami, je to taková multigenerační záležitost.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Většina dobrovolníků si z pracovního pobytu odváží domů mnoho nových znalostí a dovedností.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana, dobrovolnice, Jistebník: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Je to láska na celý život, ten kostel, je to takové první dítě. Určitě jsem se tady naučila dělat omítku hrubou, nahazovat, dělat štuky a dost se mi to hodilo, protože jsme pak koupili starý dům, takže tam se to docela uplatní, tyhle zkušenosti.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maja, dobrovolnice, Praha: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Jsem tady, abych si fyzickou prací nějak vyčistila hlavu a udělala nějakou hezkou věc. Já jsem nikdy nedělala něco jako maltu a tak.“  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adéla, dobrovolnice, Brno:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Jsem tady asi protože v tom vidím velkou hodnotu, tyhle místa hledat a vracet jim život a vracet taky život do místa, komu bylo hodně ublíženo, bohužel na to asi nejsou teď finance, takže proto sem jezdíme a snažíme se s tím nějak pracovat.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik, dobrovolník, Přerov:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Dostal jsem se sem díky nevlastnímu bráchovi. Nedělal jsem to nikdy, takže mě to baví.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Mnoho dobrovolníků je tady opakovaně a vracejí se sem každý rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniela, dobrovolnice, Vrbno pod Pradědem:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Čtvrtým rokem jsem tady a je to taková srdeční práce. Člověk tady napřed nějak dobrovolničí a potom se rád vrací, protože tady jsou nádherní lidé.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jitřenka, dobrovolnice, Ostrava:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Na brigádu tady pomoci s kostelem. Už podeváté nebo po které.“   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel, dobrovolník, Praha: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Jezdím už několikátý rok a baví mě to tu. Je to způsob aktivní dovolené. I nevlastního bráchu i tátu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel, dobrovolník, Praha: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„No my jsme tady tři generace, já tu mám dva syny. Jeden má, to nesmím říct, druhý má skoro čtyřicet a já mám víc jak stovku. Bezvadný ale radši bych seděl v hospodě a chlastal.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Štěpánka, dobrovolnice, Praha:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Chtěla jsem nějakou aktivitu fyzickou, protože dělám v kanceláři a jsem tady čtvrtým rokem a taky chci, aby to místo tady žilo. A je to tady fajn, jsou tady fajn lidi, pohody s kýblama, jak jste viděli. Dává mi to smysl, v práci dělám za stolem v kanceláři, i když moje práce má obrovský smysl, tak tady vidím ten výsledek hned.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„My dokončujeme omítky na severní straně kostela, vnější omítky a současně dělám zastřešení gotické sakristie, protože tam byla jenom provizorní střecha a teklo nám tam, takže děláme definitivní střechu. My budeme dokončovat ještě podlahu vevnitř, další 4 metry a to jsou vlastně všechny akce letos, které tady budeme dělat my.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Kromě dobrovolníků na kostele pracuje i restaurátor na vzácných freskách z 15. století.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Kostelík byl původně gotický a my jsem v tom gotickém jádru a tady se vlastně zachovaly pod barokními omítkami původní fresky z roku 1420 přibližně. Nejzachovalejší je vlastně výjev bičovaného Krista. Kostel byl potom přestavěný v baroku, takže všechno se to tady změnilo.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Základní záchranné práce jsou již hotové, kostel má i novou střechu a Hnutí Duha teď bude pracovat ne jeho interiérech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Škola čar a kouzel na Sovinci</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kouzelníci a čarodějové se sjeli na hradě Sovinci, aby zde otevřeli svou školu čar kouzel. Dospělé a především děti tady čekalo zasvěcení do mnoha kouzelnických umění a plnění čarodějných úkolů. K tomu museli ale projít celý hrad.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Hned po příchodu do školy museli všichni projít registrací</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leopold Ullmann, průvodce:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Včera a dnes jsme tady měli a máme akci hlavně pro čaroděje, čarodějky, kouzelníky a kouzelnice. Když k nám přijdou, tak se tady zaregistrují na našem studijním oddělení a potom chodí po hradě, kde se nám na různých místech usídlili další čarodějové a kouzelníci. Probírají se tam předměty, jako například moudrozpyt, magická obrana, ve věži máme přímo kouzelníka, pravého a nefalšovaného, který k nám připutoval až ze Španělska."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naďa, pořadatelka:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Dobrý den, vítejte na studijním oddělení naší sovinecké školy čar a kouzel. Tady se každý zapíše a potom se vydá do hradu, kde plní úkoly na různých stanovištích. Jedno vás čeká i nahoře nad věží. Určitě přijďte. Určitě je to i pro dospělé,ale hlavně je to pro děti.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Při procházení stanovišť s úkoly a udělování razítek pomáhali také pionýři z Dlouhé Loučky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adéla, pořadatelka:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „My jsme z organizace Tábor Dlouhá Loučka, což je vesnice tady nedaleko a už třetím rokem pomáháme na této nádherné akci na Sovinci. Na stanovištích s dětmi, kteří pomáhají dávat razítka a hlídají,aby děti plnily správně úkoly.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Hned prvním úkolem pro děti byla výroba vlastní kouzelnické hůlky.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„My tady vyrábíme kouzelnické hůlky s dětmi. Vyrábíme je tak, že si děti vezmou hůlku, hůlka si vybírá čaroděje a pak si hůlku dozdobí bavlnkami.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Následovala řada dalších kouzelnických úkolů a dovedností, mezi kterými nechybělo ani létání na koštěti, alchymie nebo sebeobrana před kouzelníkem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honza,pořadatel:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „My tady honíme děti, musíme je chytnout a musí hodit míčky do támhleté krabice.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Fazole: „Tak teď jsme v alchymistické dílně a děti si tady vyčarovávají kamínky.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa, návštěvník:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Prošel jsem výrobu hůlky, psaní, odvahu, fyzickou přípravu, alchymii, sebeobranu, moudrozpyt, magii a kouzla a létání a bystrost.“  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Na konci putování čekala na každého, kdo splnil kouzelné úkoly také odměna a pochvala od čarodějů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Trofeo Niké v Karlově Studánce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Již potřiadvacáté se sjely posádky nablýskaných autoveteránů na rallye Trofeo Niké Jeseníky. Historická auta projela Olomouckým a Moravskoslezským krajem a zakončila svou pouť v horských lázních Karlova Studánka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 35 autoveteránů z 1. poloviny 20 století zaparkovalo u letních lázní v Karlově Studánce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Trofeo Niké Jeseníky je tradiční akce, která už několik let je zde v Jeseníkách. V tomto roce opět navštívila dva kraje – MS kraj a Olomoucký kraj, já jsem rád, že nám přálo počasí a že tady ty krásné skvosty, historická vozidla, můžou nablýskané jezdit našimi cestami a lidé můžou se podívat v Karlově Studánce, ve Vrbně, na Vidích přímo na to auto jako takové. Já jsem samozřejmě jel několika auty, jel jsem Pragovkou, také jsem seděl na Jawě 250 a samozřejmě i ten Zetor, který tady máme,tak je úžasný.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Na letošní Trofeo Niké přijeli veteráni z celé republiky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel Beran, účastník rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Přijeli jsme z Lanškrouna, přijeli jsme celá rodina,  ja syn přijel s Panhard & Levassorem se šoupátkovým motorem a já s Hispanou, model H6 z roku 1921, oba jsme přijeli z Lanškrouna a jsme tady každoročními účastníky.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josef Kolesár, účastník rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Bruntál neboli Malá Morávka, je to Zetor 25 áčko, který se vyráběl vlastně v 57.letech a tady ta verze šla přímo na Kubu. Bylo to bez kabiny. Je to dvouválec jednoduchý, prostě pokud to má vodu, olej, není problém.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juraj Jánošík, účastník rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Jsem ze Slovenska a automobil je Aero 50, karoserie Sodomka. Vyrobená 1937. Je to zakázková karoserie, Sodomka byl jeden z nejprestižnějších karosářů v Československu a od něho mít auto, to byla taková velká prestiž.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaromír Straka, účastník rallye:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Z Hranic na Moravě a je to Bentley Roaster speciál ročník 1937.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladislav Kolaja, účastník rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Jsme z Lanškrouna, přijeli jsme tady 5 posádek, no a tohle vozidlo, to je Buik z roku 1941. Je to osmiválec, 4,1 obsah, 8 válců, 2 karburátory.“ </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Kolorit celé akce doplnily dámy ze Spolku panstva na tvrzi Žíželeves a dixilendová kapela Stanley´s Dixie Street Band. Ambasadory celé rallye byla první miss Československa Ivana Christová a zpěvák Martin Maxa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivana Christová, ambasadorka Rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Já miluji akci Trofeo Niké, protože už víc jak 20 let nás provází nádhernými krajinami. Ti nádherní veteráni, úžasní lidé, krásní přátelé a Marcelka Rotter, prezidentka celé této akce, je úplně úžasná a vždycky to velmi krásně připraví. Já se velmi těším i na tento závěrečný koncert, na takové uzavření. Když jsem sem přijížděla, tak mi stále rezonuje v hlavě ten nádherný název „Zastav se a rozhlédni se“. Protože ten Moravskoslezský kraj je opravdu přenádherný a vlastně spojení těch veteránů, nádherné hudby, nádherných lidí a této překrásné přírody je takový nezapomenutelný zážitek. Tak se opět budu těšit na ten budoucí rok.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Maxa, zpěvák a ambasador akce: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„No já na historická auta nahlížím v podstatě jako na umělecké předměty. Zejména na ta auta, která se vyráběla od toho roku 1900 do roku 1930 až 40. Líbí se mi nejenom ten fortel, který je cítit z každé té součástky chromované, jak ty součástky do sebe zapadají, ale i z takové té drobné asymetričnosti, protože tam je všechno děláno ručně. To není sériová výroba jako dnes a na ta auta je potom potřeba nahlížet skutečně jako na takový šperk a takhle to dělám i já.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Poštulka, ředitel Lázní Karlova Studánka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Já jsem moc rád, že můžeme být hrdým partnerem takovéto nádherné akce. Trofeo Niké, nobles a nádherně oděných dam, historická vozidla, historické lázně, prostě přinášejí nevšední zážitek a já jsem rád, že můžeme být partnerem a spolu s MS krajem tuto akci uskutečnit.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slova díků zazněla také od prezidentky a autorky celé akce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcela Rotter, prezidentka rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Trofeo Niké Jeseníky 2023. 23. ročník, Zpomal a rozhlédni se. Já jsem nesmírně ráda, že nám přálo počasí. Jsem absolutně vděčná všem posádkám a široké veřejnosti za tu skvělou jiskřivou náladu, která rozhodně rozdávala radost.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Trofeo Niké 2023 zakončil společný koncert Martina Maxy a sólistky opery národního divadla Andrey Kalivodové.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.9.2023, 17:14</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesenický expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dobrovolníci na workshopu v Pelhřimovech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desítky dobrovolníků z celé republiky se sjely do zaniklé obce Pelhřimovy na dobrovolnický víkend a wortkshop. Hnutí Duha Jeseníky již několik let pracuje na obnově zdejšího zdevastovaného kostela a jeho okolí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> O možnosti této aktivní dovolené se účastníci informují na webu Hnutí Duha.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Dělám s dobrovolníky, kteří přijeli na ten týden takřka z celé republiky. Máme tady z Českých Budějovic, z Prahy, máme tady i z Ostravska a je tady kolem 20 lidí. Někteří jsou poprvé, vždycky přijede taková vlna těch, co se na internetu dozví, že je akce a přijedou poprvé a pak tady máme takové trvalky, kteří tady jsou už podvacáté, takže někteří tady jezdí s dětmi, s rodinami, je to taková multigenerační záležitost.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Většina dobrovolníků si z pracovního pobytu odváží domů mnoho nových znalostí a dovedností.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana, dobrovolnice, Jistebník: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Je to láska na celý život, ten kostel, je to takové první dítě. Určitě jsem se tady naučila dělat omítku hrubou, nahazovat, dělat štuky a dost se mi to hodilo, protože jsme pak koupili starý dům, takže tam se to docela uplatní, tyhle zkušenosti.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maja, dobrovolnice, Praha: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Jsem tady, abych si fyzickou prací nějak vyčistila hlavu a udělala nějakou hezkou věc. Já jsem nikdy nedělala něco jako maltu a tak.“  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adéla, dobrovolnice, Brno:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Jsem tady asi protože v tom vidím velkou hodnotu, tyhle místa hledat a vracet jim život a vracet taky život do místa, komu bylo hodně ublíženo, bohužel na to asi nejsou teď finance, takže proto sem jezdíme a snažíme se s tím nějak pracovat.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik, dobrovolník, Přerov:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Dostal jsem se sem díky nevlastnímu bráchovi. Nedělal jsem to nikdy, takže mě to baví.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Mnoho dobrovolníků je tady opakovaně a vracejí se sem každý rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniela, dobrovolnice, Vrbno pod Pradědem:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Čtvrtým rokem jsem tady a je to taková srdeční práce. Člověk tady napřed nějak dobrovolničí a potom se rád vrací, protože tady jsou nádherní lidé.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jitřenka, dobrovolnice, Ostrava:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Na brigádu tady pomoci s kostelem. Už podeváté nebo po které.“   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel, dobrovolník, Praha: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Jezdím už několikátý rok a baví mě to tu. Je to způsob aktivní dovolené. I nevlastního bráchu i tátu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel, dobrovolník, Praha: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„No my jsme tady tři generace, já tu mám dva syny. Jeden má, to nesmím říct, druhý má skoro čtyřicet a já mám víc jak stovku. Bezvadný ale radši bych seděl v hospodě a chlastal.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Štěpánka, dobrovolnice, Praha:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Chtěla jsem nějakou aktivitu fyzickou, protože dělám v kanceláři a jsem tady čtvrtým rokem a taky chci, aby to místo tady žilo. A je to tady fajn, jsou tady fajn lidi, pohody s kýblama, jak jste viděli. Dává mi to smysl, v práci dělám za stolem v kanceláři, i když moje práce má obrovský smysl, tak tady vidím ten výsledek hned.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„My dokončujeme omítky na severní straně kostela, vnější omítky a současně dělám zastřešení gotické sakristie, protože tam byla jenom provizorní střecha a teklo nám tam, takže děláme definitivní střechu. My budeme dokončovat ještě podlahu vevnitř, další 4 metry a to jsou vlastně všechny akce letos, které tady budeme dělat my.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Kromě dobrovolníků na kostele pracuje i restaurátor na vzácných freskách z 15. století.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Kostelík byl původně gotický a my jsem v tom gotickém jádru a tady se vlastně zachovaly pod barokními omítkami původní fresky z roku 1420 přibližně. Nejzachovalejší je vlastně výjev bičovaného Krista. Kostel byl potom přestavěný v baroku, takže všechno se to tady změnilo.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Základní záchranné práce jsou již hotové, kostel má i novou střechu a Hnutí Duha teď bude pracovat ne jeho interiérech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Škola čar a kouzel na Sovinci</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kouzelníci a čarodějové se sjeli na hradě Sovinci, aby zde otevřeli svou školu čar kouzel. Dospělé a především děti tady čekalo zasvěcení do mnoha kouzelnických umění a plnění čarodějných úkolů. K tomu museli ale projít celý hrad.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Hned po příchodu do školy museli všichni projít registrací</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leopold Ullmann, průvodce:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Včera a dnes jsme tady měli a máme akci hlavně pro čaroděje, čarodějky, kouzelníky a kouzelnice. Když k nám přijdou, tak se tady zaregistrují na našem studijním oddělení a potom chodí po hradě, kde se nám na různých místech usídlili další čarodějové a kouzelníci. Probírají se tam předměty, jako například moudrozpyt, magická obrana, ve věži máme přímo kouzelníka, pravého a nefalšovaného, který k nám připutoval až ze Španělska."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naďa, pořadatelka:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Dobrý den, vítejte na studijním oddělení naší sovinecké školy čar a kouzel. Tady se každý zapíše a potom se vydá do hradu, kde plní úkoly na různých stanovištích. Jedno vás čeká i nahoře nad věží. Určitě přijďte. Určitě je to i pro dospělé,ale hlavně je to pro děti.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Při procházení stanovišť s úkoly a udělování razítek pomáhali také pionýři z Dlouhé Loučky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adéla, pořadatelka:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „My jsme z organizace Tábor Dlouhá Loučka, což je vesnice tady nedaleko a už třetím rokem pomáháme na této nádherné akci na Sovinci. Na stanovištích s dětmi, kteří pomáhají dávat razítka a hlídají,aby děti plnily správně úkoly.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Hned prvním úkolem pro děti byla výroba vlastní kouzelnické hůlky.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„My tady vyrábíme kouzelnické hůlky s dětmi. Vyrábíme je tak, že si děti vezmou hůlku, hůlka si vybírá čaroděje a pak si hůlku dozdobí bavlnkami.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Následovala řada dalších kouzelnických úkolů a dovedností, mezi kterými nechybělo ani létání na koštěti, alchymie nebo sebeobrana před kouzelníkem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honza,pořadatel:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „My tady honíme děti, musíme je chytnout a musí hodit míčky do támhleté krabice.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Fazole: „Tak teď jsme v alchymistické dílně a děti si tady vyčarovávají kamínky.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa, návštěvník:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Prošel jsem výrobu hůlky, psaní, odvahu, fyzickou přípravu, alchymii, sebeobranu, moudrozpyt, magii a kouzla a létání a bystrost.“  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Na konci putování čekala na každého, kdo splnil kouzelné úkoly také odměna a pochvala od čarodějů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Trofeo Niké v Karlově Studánce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Již potřiadvacáté se sjely posádky nablýskaných autoveteránů na rallye Trofeo Niké Jeseníky. Historická auta projela Olomouckým a Moravskoslezským krajem a zakončila svou pouť v horských lázních Karlova Studánka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 35 autoveteránů z 1. poloviny 20 století zaparkovalo u letních lázní v Karlově Studánce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Trofeo Niké Jeseníky je tradiční akce, která už několik let je zde v Jeseníkách. V tomto roce opět navštívila dva kraje – MS kraj a Olomoucký kraj, já jsem rád, že nám přálo počasí a že tady ty krásné skvosty, historická vozidla, můžou nablýskané jezdit našimi cestami a lidé můžou se podívat v Karlově Studánce, ve Vrbně, na Vidích přímo na to auto jako takové. Já jsem samozřejmě jel několika auty, jel jsem Pragovkou, také jsem seděl na Jawě 250 a samozřejmě i ten Zetor, který tady máme,tak je úžasný.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Na letošní Trofeo Niké přijeli veteráni z celé republiky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel Beran, účastník rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Přijeli jsme z Lanškrouna, přijeli jsme celá rodina,  ja syn přijel s Panhard & Levassorem se šoupátkovým motorem a já s Hispanou, model H6 z roku 1921, oba jsme přijeli z Lanškrouna a jsme tady každoročními účastníky.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josef Kolesár, účastník rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Bruntál neboli Malá Morávka, je to Zetor 25 áčko, který se vyráběl vlastně v 57.letech a tady ta verze šla přímo na Kubu. Bylo to bez kabiny. Je to dvouválec jednoduchý, prostě pokud to má vodu, olej, není problém.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juraj Jánošík, účastník rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Jsem ze Slovenska a automobil je Aero 50, karoserie Sodomka. Vyrobená 1937. Je to zakázková karoserie, Sodomka byl jeden z nejprestižnějších karosářů v Československu a od něho mít auto, to byla taková velká prestiž.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaromír Straka, účastník rallye:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Z Hranic na Moravě a je to Bentley Roaster speciál ročník 1937.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladislav Kolaja, účastník rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Jsme z Lanškrouna, přijeli jsme tady 5 posádek, no a tohle vozidlo, to je Buik z roku 1941. Je to osmiválec, 4,1 obsah, 8 válců, 2 karburátory.“ </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Kolorit celé akce doplnily dámy ze Spolku panstva na tvrzi Žíželeves a dixilendová kapela Stanley´s Dixie Street Band. Ambasadory celé rallye byla první miss Československa Ivana Christová a zpěvák Martin Maxa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivana Christová, ambasadorka Rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Já miluji akci Trofeo Niké, protože už víc jak 20 let nás provází nádhernými krajinami. Ti nádherní veteráni, úžasní lidé, krásní přátelé a Marcelka Rotter, prezidentka celé této akce, je úplně úžasná a vždycky to velmi krásně připraví. Já se velmi těším i na tento závěrečný koncert, na takové uzavření. Když jsem sem přijížděla, tak mi stále rezonuje v hlavě ten nádherný název „Zastav se a rozhlédni se“. Protože ten Moravskoslezský kraj je opravdu přenádherný a vlastně spojení těch veteránů, nádherné hudby, nádherných lidí a této překrásné přírody je takový nezapomenutelný zážitek. Tak se opět budu těšit na ten budoucí rok.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Maxa, zpěvák a ambasador akce: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„No já na historická auta nahlížím v podstatě jako na umělecké předměty. Zejména na ta auta, která se vyráběla od toho roku 1900 do roku 1930 až 40. Líbí se mi nejenom ten fortel, který je cítit z každé té součástky chromované, jak ty součástky do sebe zapadají, ale i z takové té drobné asymetričnosti, protože tam je všechno děláno ručně. To není sériová výroba jako dnes a na ta auta je potom potřeba nahlížet skutečně jako na takový šperk a takhle to dělám i já.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Poštulka, ředitel Lázní Karlova Studánka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Já jsem moc rád, že můžeme být hrdým partnerem takovéto nádherné akce. Trofeo Niké, nobles a nádherně oděných dam, historická vozidla, historické lázně, prostě přinášejí nevšední zážitek a já jsem rád, že můžeme být partnerem a spolu s MS krajem tuto akci uskutečnit.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slova díků zazněla také od prezidentky a autorky celé akce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcela Rotter, prezidentka rallye: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Trofeo Niké Jeseníky 2023. 23. ročník, Zpomal a rozhlédni se. Já jsem nesmírně ráda, že nám přálo počasí. Jsem absolutně vděčná všem posádkám a široké veřejnosti za tu skvělou jiskřivou náladu, která rozhodně rozdávala radost.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Trofeo Niké 2023 zakončil společný koncert Martina Maxy a sólistky opery národního divadla Andrey Kalivodové.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/jesenicky-expres/jesenicky-expres-15-09-2023-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>