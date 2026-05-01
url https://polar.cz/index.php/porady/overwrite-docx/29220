--- v0 (2026-02-26)
+++ v1 (2026-05-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.9.2023, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči dostali spolehlivého pomocníka, novou cisternu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka pořídila svým dobrovolným hasičům nové vozidlo. Nahradilo čtyřicet let starou Tatru. Místní záchranáři patří k těm, kteří vyjíždí i k dopravním nehodám, speciálně také do dálničního klimkovického tunelu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,53 +312,52 @@
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vnímáme, že zámek ve Studénce má svou historickou hodnotu a naším cílem je mu navrátit ten historický lesk. V podstatě od roku 2019 intenzivně pracujeme, přípravou studie a uděláním restaurátorského průzkumu, na tom, abychom připravovali i následné kroky formou dokumentace k tomu, že jak budova Nového zámku, tak budova Starého zámku získá svůj původní historický ráz a budou využity na maximum, ať už z pohledu volnočasových aktivit, tak případně prohlídkových tras. Tato místnost v rámci přípravy výstavy legionářů je tou první vlaštovkou.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Restaurátoři zde tedy v pokoji v přízemí odhalili na stěnách dvě vrstvy. Jednu původní z doby přestavby objektu v roce 1860, kdy jej už vlastnil rod Blücherů, a na ni druhou - s nápisem nazdar. Jak se ukázalo, jedná se o pozdrav a znak legionářů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alois Petroš, tajemník jednoty ČsOL Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Zkoumalo se, proč tam je ten nápis, a pak vedoucí zámku přišel na to, že tady byla před 100 lety zřízena legionářská škola. Legionáři, kteří se vraceli, zejména ti zranění a invalidé, tak aby se jim pomohla trošičku vrátit do života. Tak se otevřela tato legionářská škola, která tu byla od roku 1919 do roku 1923. Byla to škola, která byla zaměřená na ekonomiku.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Zkoumalo se, proč tam je ten nápis, a pak vedoucí zámku přišel na to, že tady byla před 100 lety zřízena legionářská škola. Legionáři, kteří se vraceli, zejména ti zranění a invalidé, tak aby se jim pomohla trošičku vrátit do života. Tak se otevřela tato legionářská škola, která tu byla od roku 1919 do roku 1923. Byla to škola, která byla zaměřená na ekonomiku.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Halátek, Národní památkový ústav Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V rámci přípravy restaurování se rozhodlo, že se budou prezentoval obě vrstvy, tedy jak ta Blücherovská, která vytváří rám, který dneska už vidíme, tak uprostřed to heslo s doprovodnou malbou toho legionářského znaku.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce restaurátorů ztěžovala absence jakékoliv fotografie tohoto pokoje. Odborníci předpokládají, že uprostřed malby znaku legionářů byla pravděpodobně dřevěná výplň. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -511,93 +625,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-15-09-2023-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>