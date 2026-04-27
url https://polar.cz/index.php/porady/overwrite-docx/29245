--- v0 (2026-02-25)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.9.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnicí zněly hity na klasických nástrojích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obřadní síň slezskoostravské radnice se opět po prázdninách zaplnila zájemci o koncertní vystoupení. Tentokrát se zde představila čtyřčlenná formace mladých hudebníků z Prahy a Brna RB:Boys,  která na nástrojích klasické hudby bravurně zahrála notoricky známé filmové a popové melodie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,54 +314,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chodím pravidelně  na tady ty koncerty, které se konají na slezskoostravské radnici  už několik roků, dá se říci 20 let, co  Slezská Ostrava tady  pořádá. Tady tu  skupinu neznám. Budu překvapený, jak hrajou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já jsem teda z  Ostravy-Proskovic, jsem tady s prarodiči, chodíme tady už  pravidelně, už jsem tady tak dvakrát třikrát byla. Líbí se mi  divadlo a takováhle hudba, a dneska to byla změna, jsou to moderní  písničky, takže jsem na to hodně zvědavá a moc se na to   všichni těšíme. Poslouchám Bacha nebo takhle, ale i tady ty  moderní popové písničky, tak to mám taky hodně ráda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mnozí tradiční  návštěvníci koncertů byli zprvu překvapeni občasnými slovními  legráckami vystupujících, ale rychle si na ně zvykli. A diváci  pak zase zaskočili členy RB:Boys. V příjemné neformální  atmosféře s nimi nahlas zpívali Cohenovo Hallelujah, upravené pro  klasické nástroje. Skupina to prý dosud nezažila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Energická malířka od Sýkoráku vystavuje sci-fi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravská galerie doslova praskala ve švech při vernisáži malířky Rosany de Montfort. Šest desítek jejích fantazijních obrazů zobrazuje člověka, měnícího se v kyborga, spoušť a smutek kvůli přetechnizovanému světu.</w:t>
@@ -348,53 +459,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">bývalá  starostka Bílovce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podařilo se ji v našem bíloveckém zámku  vytvořit překrásnou galerii Moritz, kde propaguje nejen sebe, ale  i jiné umělce, vernisáže jsou  úžasné. Takže já  její obrazy znám, takže vždycky když to vidím , já vždycky,  když tady vejdu, tak říkám, je to sci-fi. Ale přesto to má  hlubokou emoci. A někdy mě ty její obrazy až děsí. Až evokují,  provokují. A to je prostě celá Rosana.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umělkyně několikrát s úsměvem zavzpomínala na šťastné  mládí, prožité na pravém břehu Ostravice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Umělkyně několikrát s úsměvem zavzpomínala na šťastné  mládí, prožité na pravém břehu Ostravice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosana de  Montfort, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">malířka: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě, na Slezské Ostravě jsem  vyrostla, narodila jsem se, mé rodiště je vlastně tady hned pod  domem u Sýkoráku, a vystavovat tady, ke svým padesátinám, je  symbolické, neboť je to vlastně návrat do svého dětství, když  člověk je sám sebou. A proto mě to takhle naplňuje, je tady  strašná spousta lidí. Jsem strašně ráda, že to tak dopadlo.  Vlastně tady u tanku jsem měla svou první cigaretu, svoji první  pusu, rande, za školu jsem tady chodila, bobovali jsme tady, s  mamkou jsme tady chodili na procházky, takže Ostrava je srdcovka,  vždycky byla.</w:t>
       </w:r>
     </w:p>
@@ -489,53 +599,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ichard  Vereš</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ANO), starosta Slezské Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">:</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letos jsme tady  uspořádali první ročník drakiády, která ale není jen  drakiádou, děti si tady mohou jak vyrobit draka, tak si ho následně  pustit. Zároveň je tady taková stezka, kde mohou sbírat razítka  za splnění různých úkolů. Tuto stezku připravili členové  naší komise pro sport a volný čas, a děti tak mohou vyhrát i  nějaké ceny.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">uzana  Jemelková</w:t>
       </w:r>
       <w:r>
@@ -604,53 +713,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Je to zatím první ročník, a doufejme, že těch ročníků bude  mnohem více, protože účast dětí je krásná, na to že je to  první akce. Jsou hezké ceny, vyšlo nám počasí, je to akce s  rodiči, takže to je velmi příjemné. Protože je úplně něco  jiného, když si draka udělají společně, než když si ho koupí  někde v supermarketu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přišli jsme tady s dcerkou a strašně jsme se těšili, že si  postavíme draka a pustíme ho.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Premiéra zábavné a komunitní akce se podle názoru rodičů i  organizátorů vydařila, ani slabší vítr nevadil. Navíc všechny  děti odcházely s nějakou hračkou a mnoha novými zážitky,  vyběhané, unavené a spokojené.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Premiéra zábavné a komunitní akce se podle názoru rodičů i  organizátorů vydařila, ani slabší vítr nevadil. Navíc všechny  děti odcházely s nějakou hračkou a mnoha novými zážitky,  vyběhané, unavené a spokojené. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -725,93 +833,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-19-09-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>