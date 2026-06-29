--- v0 (2026-03-01)
+++ v1 (2026-06-29)
@@ -1,174 +1,286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.9.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">7. zasedání Zastupitelstva města Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé Karviné se sešli v sále OPF, aby projednali a schváli několik důležitých bodů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedním z nich bylo i zamítnutí návrhu ministerstva vnitra na přejmenování ulice Těreškovové. Podle zákonů není možné, aby ulice nesla jméno dosud žijícího člověka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedním z nich bylo i zamítnutí návrhu ministerstva vnitra na přejmenování ulice Těreškovové. Podle zákonů není možné, aby ulice nesla jméno dosud žijícího člověka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Já si myslím, že v současné době máme spoustu jiných starostí, myslím si, že lidé, kteří bydlí na ulici Těreškovové, tak mají svých starostí dost, stejně tak firmy a neviděli jsme důvod, proč bychom to zrovna v tuto chvíli měli měnit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Změna názvu by znamenala spoustu administrativních úkonů a finančních nákladů navíc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ty odhady jsou do půl milionu korun, nevím, jestli to je to podstatné, možná by to zaplatilo ministerstvo vnitra, ale v tom dopise to nebylo, ale znovu říkám, my jsme na té ulici Těreškovové byli, s těmi lidmi jsme se průběžně bavili, ten zájem není, nevadí jim to, že bydlí na ulici Těreškovové. Nás trápí daleko složitější problémy, třeba více státních policistů ve městě, případně jiné bezpečnostní záležitosti, které jsou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zastupitelé také i letos schválili dotace v sociální oblasti nad 50 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zastupitelé také i letos schválili dotace v sociální oblasti nad 50 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to na celoroční činnost neziskových organizací, které se zabývají sociální činností, Slezská humanita, Slezská diakonie a další. Jsou to neziskové organizace, které dělají hodně dobrého pro naše město a jsme rádi, že jim alespoň tímto způsobem můžeme pomoci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnázium Karviná oslavilo velkolepě své 70. výročí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnázium Karviná oslavilo se svými studenty, absolventy a současnými i bývalými pedagogy své jubilejní 70. výročí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslava 70. výročí karvinského gymnázia se konala v sobotu 16. září a gratulantů z řad studentů, absolventů i současných a bývalých kantorů školy se sešlo bezmála dva tisíce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslava 70. výročí karvinského gymnázia se konala v sobotu 16. září a gratulantů z řad studentů, absolventů i současných a bývalých kantorů školy se sešlo bezmála dva tisíce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Kučera, ředitel Gymnázia Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme oslavy pojali jako setkání, setkávání našich absolventů, nabízíme ten prostor, aby přišli, zavzpomínali, potkali své kantory, prohlédli si školu, která jim je k dispozici od dnešního poledne až do večerních hodin, snažíme se udělat maximum, aby se tady cítili maximálně dobře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gymnázium Karviná má k dnešnímu dni 7105 absolventů. Mnozí z nich sem na setkání přijeli z velké dálky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -352,93 +464,90 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Pieczonková, kantorka Gymnázia Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nás s kolegyněmi napadlo vzít kalendář a podívat se od roku 1953 na všechny matematiky a fyziky, kteří tady učili. Našli jsme všechna jména, dokonce se podařilo najít u některých fotografie a naše žačky nakreslily portréty včetně karikatur a pro naše kolegy, spolužáky jsme připravili tuto výstavku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: absolventi Gymnázia Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Rok 2004 jsme maturovali a vzpomínáme na to, proto jsme tady, bylo to všechno super.” "Hodně dávno jsem maturoval, před 40 lety to je letos. Byly to krásné roky. Měli jsme velmi komunikativní třídu, stýkáme se dodnes."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Po celou dobu oslav probíhal na pódiu i hudební program, nechyběl Permoník, jehož velká část patří mezi studenty gymnázia, přítomné pobavila i karvinská skupina Ajdontker a oslavu ukončily slovenská skupina No name, Petr Šiška se skupinou Legendy se vrací a karvinská kapela Furtlajf.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Po celou dobu oslav probíhal na pódiu i hudební program, nechyběl Permoník, jehož velká část patří mezi studenty gymnázia, přítomné pobavila i karvinská skupina Ajdontker a oslavu ukončily slovenská skupina No name, Petr Šiška se skupinou Legendy se vrací a karvinská kapela Furtlajf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nenechte si ujít výstavu karvinského rodáka Jakuba Špaňhela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Galerii města Karviné a také ve výstavních prostorách zámku Fryštát jsou v současné době k vidění díla v Česku i zahraničí uznávaného umělce, karvinského rodáka, Jakuba Španhěla. Jeho výstava nese název Šikmý kostel pod skalou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jakub Špaňhel patří mezi špičkové světové výtvarníky a svá díla právě teď vystavuje na dvou místech v centru města, v Galerii města Karviné a také v budově Lotyhousu zámku Fryštát. Svou výstavu nazval Šikmý kostel pod skalou. Vernisáž byla obohacena o kulturní zážitek v podání zpěvu členů sboru Permoník.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jakub Špaňhel patří mezi špičkové světové výtvarníky a svá díla právě teď vystavuje na dvou místech v centru města, v Galerii města Karviné a také v budově Lotyhousu zámku Fryštát. Svou výstavu nazval Šikmý kostel pod skalou. Vernisáž byla obohacena o kulturní zážitek v podání zpěvu členů sboru Permoník. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Nogol, tajemník Magistrátu města Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všechno vytváří tu krásnou atmosféru, protože tady vidíme celou řadu věcí duchovních a mám pocit, že to základní poslání této výstavy je to, že máme být na co hrdi. Máme být hrdi na svoje lidi, na lidi, kteří se hlásí k tomu, že jsou našimi rodáky a já jsem šťastný, že ty lidi znám a že dělají Karviné tak dobré jméno.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń (nestr. za SOCDEM): </w:t>
       </w:r>
       <w:r>
@@ -636,93 +745,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-26-09-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>