--- v0 (2026-02-26)
+++ v1 (2026-04-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.9.2023, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodej stavebních parcel v Nové Horce může začít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Studénka dokončilo přípravu sedmi pozemků pro stavbu rodinných domů v části Nová Horka. Zastupitelé teď schválili podmínky prodeje parcel, včetně ceny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,131 +305,115 @@
         <w:t xml:space="preserve">Jurij Tarča, dvacetinásobný Ironman: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nejlepší zážitek z těch závodů je ta euforie. A ti lidé kolem, to je taková komunita, ti závodníci si pomáhají navzájem a jsme  přátelé na celý život. A nejhorší, to byly ty překážky, které jsem nemohl ovlivnit, jako je  zápal holení šlachy, pořezal jsem si nechtěně prst, prostě takové překážky. Zablokovala se mi záda, nepředstavoval jsem si, že s těmi zablokovanými zády doplavu. Ale podařilo se to, překonal jsem to.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celý jeho boj mohli lidé průběžně sledovat na Facebooku, kde zveřejňoval videa. Podpora příznivců byla v těžkých situacích důležitým životabudičem.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jurij Tarča, dvacetinásobný Ironman: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Ultratriatlon se skládá většinou z toho, že si myslím, že fyzično je tam tak třicet procent a ten zbytek je to tělo. Tělo je neuvěřitelný stroj. Dále je to o tom, jak člověk doplňuje energii, jak je odolný, třeba termoregulace, důležití je, jak hlava pracuje v krizových situacích. Člověk se nesmí zlomit. Začíná závod a hned to v hlavě hryže, proč jsem do toho šel? takže důležitá je i hlava a podpora.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Ultratriatlon se skládá většinou z toho, že si myslím, že fyzično je tam tak třicet procent a ten zbytek je to tělo. Tělo je neuvěřitelný stroj. Dále je to o tom, jak člověk doplňuje energii, jak je odolný, třeba termoregulace, důležití je, jak hlava pracuje v krizových situacích. Člověk se nesmí zlomit. Začíná závod a hned to v hlavě hryže, proč jsem do toho šel? takže důležitá je i hlava a podpora.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jurij Tarča, dvacetinásobný Ironman: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Začal jsem dělat ultratriatlon v roce 2016, začal jsem dvojnásobným Ironmanem. Prostě jsem zjistil, že mám navíc, tak jsem to zvedl na trojnásobného, pak něm pětinásobného, před rokem desetinásobný Ironman. A zjistil jsem, že to pořád jde. Neměl jsem žádné zraněné, problémy, tak jsem šel dál. Teď jsem se zastavil na dvacetinásobném Ironmanovi.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme rádi, že to není jen o kolektivních sportech, je to i o těch individuálních sportech. Samozřejmě několik místních odchovanců absolvovalo v minulosti i současnosti nemalé sportovní úspěchy a jsem rád, když se teď bavme o panu Tarčovi, tak dokončil to, co opravdu je nadpozemské a v podstatě ta trasa, kterou zdolal, to je něco nepředstavitelného. A je to skvělá motivace pro ostatní, jak pro mládežníky tak i dospělé, protože tady se potvrzuje, že sportovat se dá v každém věku.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jurij Tarča, dvacetinásobný Ironman: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem vlastně celoživotní Studéňák a Studénky, jak člověk jezdí po světě nebo republice, tak Studénku každý zná jen aha, tam byla ta havárie. Ti starší možná ví, že tu je kardinál Tomášek. Tak jsem chtěl i k té propagaci přispět. Teď už ve svět ví, kde je Studénka, ví to v Brazílii, v Kanadě, v Americe, tam už ví, kde je Studénka.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Město ročně dává na sport téměř tři miliony korun, rozděluje je mezi subjekty, které na území města působí. Plus podporuje dalšími penězi granty, právě takové tyto jednorázové projekty, kdy volnočasové nebo sportovní organizace uspořádají nějaké aktivity, nebo jako v právě případě pana Tarči účast na nějaké významné mezinárodní soutěži.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teď po návratu domů bude Jurij Tarča několik týdnů regenerovat, v hlavě už se ale rodí myšlenka na další závod. Předběžně zvažuje vydat se příští rok v květnu do Brazílie, kde by si zopakoval desetinásobného Ironman.  </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Rodinném centru tvořili podzimní nezbytnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -477,93 +576,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-29-09-2023-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>