--- v0 (2026-02-02)
+++ v1 (2026-05-08)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Akademie Podnikej F-M pomáhá drobným podnikatelům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Drobní a začínající podnikatelé z Frýdku-Místku se opět mohou zapojit do akademie Podnikej F-M. Bezplatný vzdělávací program jim poradí, jak na záludnosti jejich podnikání. V rámci seminářů a setkání se dozví praktické tipy z různých oblastí týkajících se nejen propagace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozitivní ohlas a dobrá zkušenost opět motivovala město Frýdek-Místek  v podpoře dalšího ročníku akademie pro obchodníky Podnikej F-M.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude se skládat z osmi kurzů, které budou buďto  semináře nebo workshopy. S tím, že toto pro nás zajišťuje paní Kamila  Smutná, kterou jsme si vybrali, aby sérii těchto seminářů zorganizovala. Mělo  by se jednat o další spolupráci s už vzniklou platformou obchodníků, kteří  ve Frýdku-Místku podnikají nebo chtějí začít podnikat. S tím, že by se měly  postupně projít veškeré ty součásti podnikání a mělo by to pomoct hlavně v navazování  třeba na moderní technologie a na to, jakým způsobem se podniká dneska ve  světě.¨"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První setkání bylo rozděleno do dvou dnů, které byly  naplánovány na 25. září a 2. října. Cílem bylo důkladně rozebrat marketingovou  strategii.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První setkání bylo rozděleno do dvou dnů, které byly  naplánovány na 25. září a 2. října. Cílem bylo důkladně rozebrat marketingovou  strategii. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Smutná, organizátorka Akademie pro obchodníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V říjnu nás čeká praktický workshop k produktové fotografii.  Takže zájemci se budou učit, jak si nafotit produkty, které prodávají nebo jak  se prezentovat pomocí fotky. A v listopadu nás čeká seminář k cenotvorbě.  A to si zase budeme říkat, jak si nastavit ceny pro ten nadcházející rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -113,53 +227,52 @@
         <w:t xml:space="preserve">Kamila Smutná, organizátorka Akademie pro obchodníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od ledna nás potom čekají další semináře a setkání. Jenom  namátkou například Instagram reels nebo například zákaznická zkušenost. A budeme  končit v červnu 2024 a kdo se může přihlásit? Tak přihlásit se mohou  podnikatelé z Frýdku-Místku, ale třeba i zájemci o podnikání, o daná  témata. Pokud máte provozovnu, prodejnu, e-shop nebo opravdu si chcete jenom  rozjet svůj malý projekt, tak určitě neváhejte a podívejte se na stránky , kde najdete seznam  veškerých setkání a seminářů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tato akademie je zdarma pro všechny účastníky. Město tuto  akci plně dotuje. S tím, že si ji objednáváme jako službu, která je nám  poskytována. Tak jako v ostatních městech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do prvních dvou ročníků akademie Podnikej F-M se přihlásilo už  na 150 obchodníků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do prvních dvou ročníků akademie Podnikej F-M se přihlásilo už  na 150 obchodníků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskydský endoskopický workshop vzdělával lékaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -171,161 +284,157 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do Nemocnice ve Frýdku-Místku se sjelo na 70 lékařů a sester.  Specialisté na endoskopii z celé země si zde vyměňovali zkušenosti a  sbírali nové poznatky na Beskydském endoskopickém workshopu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos se scházíme posedmnácté a zaměřili jsme se na novinky v léčebné  endoskopii. Jednak jsou to novinky v léčbě a diagnostice nádorů tlustého  střeva s pomocí umělé inteligence a možnostech léčby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Workshop obecně představuje, jak velký pokrok udělala  digestivní endoskopie v posledních letech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Workshop obecně představuje, jak velký pokrok udělala  digestivní endoskopie v posledních letech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My už jsme měli přednáškový program, kde zazněly čtyři přednášky.  A nyní bude ošetřeno ještě 5 pacientů v samostatných výkonech, které jsou  jednak přenášeny do jedné místnosti. A jednak i lékaři jsou přítomni u toho  výkonu. Takže mohou některé tipy si sdělit během toho výkonu. Což si myslím, že  je důležité pro tu každodenní praxi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Urban, předseda České  gastroenterologické společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Například je to v oblasti takzvané pankreatobiliární  endoskopie, která se zabývá endoskoskopií žlučových cest a slinivky břišní. A  právě tento sál, na kterém jsme a který je zde úplně nový, ukazuje, jaké  endoskopisté složitými postupy dosahují maximálně efektivních diagnóz a terapií  pro pacienty s onemocněním této oblasti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kombinuje jednotlivé techniky. Rentgen, endoskopii a  endosonografii do jednoho prostoru. Kde ten vyšetřující endoskopista na základě  kombinovaných informací může pak rozhodnout o léčbě během toho jednoho výkonu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Beskydské gastrocentrum provede ročně na 5 tisíc endoskopií.  Nový sál bude pomáhat až šesti stovkám pacientů. Zároveň je důležité neustále  zvyšovat povědomí o prevenci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Beskydské gastrocentrum provede ročně na 5 tisíc endoskopií.  Nový sál bude pomáhat až šesti stovkám pacientů. Zároveň je důležité neustále  zvyšovat povědomí o prevenci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Urban, předseda České  gastroenterologické společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V České republice  máme velice úspěšný program screeningu nádorů tlustého střeva a konečníku,  jehož je endoskopie základním pilířem. A který má vynikající výsledky ve  srovnání na celém světě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý člověk v padesáti letech by měl absolvovat kolposkopické  vyšetření a v případě, že to vyšetření je negativní, předpokládáme, že je  10 až 15 let ochráněn před nádorem tlustého střeva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lékaři zároveň připravují nový program na vyhledávání častých  nádorů slinivky břišní u pacientů s vysokým rizikem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lékaři zároveň připravují nový program na vyhledávání častých  nádorů slinivky břišní u pacientů s vysokým rizikem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Urban, předseda České  gastroenterologické společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V České republice onemocní ročně asi 2 500 nemocných  s karcinomem pankreatu. Z nich asi 10 až 15 procent tvoří ti nemocní,  kteří mají vysoké riziko. Například mají nějaký gen, který je ohrožuje. A pokud  my tyto nemocné budeme v jednoročních intervalech speciálními metodami  vyšetřovat, tak můžeme až desetinásobně prodloužit jejich život."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rakovina slinivky má totiž až 95procentní úmrtnost, protože je  velmi těžce odhalitelná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rakovina slinivky má totiž až 95procentní úmrtnost, protože je  velmi těžce odhalitelná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Handicapovaní soutěžili na olympiádě ve F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -351,53 +460,52 @@
         <w:t xml:space="preserve">Gabriela Morongová, ředitelka Handicap centra škola života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za sebe mohu říct, že i když je to 26. ročník, tak pokaždé  mám husí kůži, když zazní hymna Barcelona. Je to úplně stejně, jako by to byl začátek  první olympiády, kdy jsme to začali organizovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Hamplová, ředitelka Integrovaného centra Žirafa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to každoroční akce, klienti se na ni velmi těší a vždycky  se na ni připravují. A je to takové motivační, aby sportovali, je tam ten  sportovní duch, ta soutěživost. Je to prostě akce, kterou milují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">130 závodníků v osmnácti týmech z Česka, Slovenska  a Polska následně soutěžilo ve čtyřech sportovních disciplínách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">130 závodníků v osmnácti týmech z Česka, Slovenska  a Polska následně soutěžilo ve čtyřech sportovních disciplínách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa závodníci:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já se nejvíce těším na padesátku a na skok do písku a hrozně  moc se mi to tady líbí a je to tady úplně skvělé. Takže jsem spokojený." </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -447,53 +555,52 @@
         <w:t xml:space="preserve">Natálie Hamplová, ředitelka Integrovaného centra Žirafa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to také důležité z toho hlediska společenského, že  se tady potkávají z různých zařízení. Znají se vzájemně a je to pro ně  taková velká společenská událost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Morongová, ředitelka Handicap centra škola života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ještě bych chtěla moc poděkovat městu Frýdku-Místku, různým našim  sponzorům, partnerům, protože bez nich by to opravdu nebylo možné uskutečnit,  takže já ještě městu Frýdku-Místku jednou moc děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odměnu si nakonec odnesli všichni závodníci. Byli pro ně připraveny  medaile a poháry a také dárkové balíčky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odměnu si nakonec odnesli všichni závodníci. Byli pro ně připraveny  medaile a poháry a také dárkové balíčky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -568,93 +675,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-02-10-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>