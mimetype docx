--- v0 (2026-03-01)
+++ v1 (2026-06-26)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.10.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři domy na náměstí získaly dvě ceny v soutěži Stavba MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři historické domy na náměstí, které město odkoupilo od soukromého vlastníka kvůli jejich chátrajícímu stavu a opravilo, získaly hned dvě ceny v soutěž Stavba Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I letos se konala prestižní soutěž Stavba Moravskoslezského kraje, která veřejnosti představuje úspěchy v oblasti stavitelství a architektury. Do letošního ročníku se přihlásilo 57 staveb, což je nejvíce za celou historii soutěže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I letos se konala prestižní soutěž Stavba Moravskoslezského kraje, která veřejnosti představuje úspěchy v oblasti stavitelství a architektury. Do letošního ročníku se přihlásilo 57 staveb, což je nejvíce za celou historii soutěže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do Karviné putovaly hned dvě ceny, které patří zrekonstruovaným domům na Masarykově náměstí a to v kategorii Bytové domy a cena laické veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to příjemné ocenění, ocenění všech, kteří se na rekonstrukci těch domů podíleli. Čeho si možná cením více, je cena laické veřejnosti, protože tam hlasují lidé a těch hlasů bylo docela dost, což mě překvapilo na Karvinou, protože to byly stavby MSK. Já teď zpětně hodnotím, že to byl dobrý počin, co jsme udělali, těch problémů, které ty stavby dlouhodobě měly, víme o nich všichni, dnes je to náměstí krásné, lidé tady chodí na kafe, na obědy, na procházky a i turisté a lidé, co přijdou z okolí, to náměstí chválí a jsem za to rád.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -93,53 +207,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná si vyplavala v celorepublikové soutěži 5. místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každoročně se v říjnu města našeho kraje zapojují do celorepublikové plavecké soutěž měst a v kategoriích podle počtu obyvatel se umísťují na předních příčkách. Nejvíce lidí si přišlo zaplavat v Bohumíně, Karviná skončila na místě pátém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do celorepublikové soutěže Plave celé město se zapojilo 6 měst a obcí z MSK</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do celorepublikové soutěže Plave celé město se zapojilo 6 měst a obcí z MSK </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I letos měla města v MS kraji možnost zabojovat o co nejlepší umístění v celorepublikové plavecké soutěži měst. Stačilo jen přijít na bazén, zaregistrovat se, uplavat libovolným způsobem sto metrů a podle věku a času zaplavání dané délky pak posunout své město o body v tabulce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kałuža, místopředseda oddílu Kosatky Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Když se budeme bavit o nejlepších časech, tak se budeme bavit pod minutu, kolem 50 sekund, ale klasický plavec zaplave čas kolem 1:30, ti pomalejší pak i lehce přes dvě minuty. Nejrychlejší plavecký styl je kraul, ale mi to plaveme volným způsobem, jakýkoliv způsob, motýlek, znak, prsa, kraul. Je důležité uplavat čtyři bazény."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,93 +268,90 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Jurda, pedagog a kondiční trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tuto akci jsme přivítali pozitivně, protože máme specializovaný trénink, kde se snažíme děti podporovat v pohybu. Specializovaný trénink je hlavně pro sportovce, máme sportovní třídy a tím pádem je to pro nás super příležitost, aby se nám ukázali, v jaké jsou kondici, protože plavání je hlavně o kondici a o tom, jak si děti připravovat, takže my to vítáme velmi pozitivně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účastníci plavecké soutěže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Stovka se plavala brutálně, ráno jsem to nečekal, ale výkon jsem podal co nejsilnější, co jsem mohl a jsem spokojený, mám to za sebou konečně." "Nebylo to nic moc, já moc neplavu, jsem tu z donucení, ale zvládla jsem to a to je hlavní." "Já taky nejsem moc dobrý plavec, ale užila jsem si to, ráno je to takové fajné, takže super."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Karviná si letos ve své kategorii C nad 50 tisíc obyvatel doplavala pro páté místo, s počtem plavců 297, v této kategorii plaval i Frýdek-Místek, který skončil šestý. V kategorii B do 50 tisíc obyvatel byl opět nejlepší Bohumín s počtem plavců 818, za ním z MSK skončila na druhém místě Kopřivnice a na 4. místě Orlová.. A v kategorii A do 20 tisíc obyvatel se z celkového 5. místa radovaly Kravaře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Střelecká soutěž prověřila příslušníky ozbrojených složek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na střelnici v Karviné se uskutečnil další ročník střelecké soutěže o putovní pohár primátora města určené pro příslušníky ozbrojených složek. Celkem soutěžilo16 družstev. I letos se účastníci utkali v disciplínách zaměřených na manipulaci se zbraní, šikovnost, přesnost i rychlost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošního ročníku střelecké soutěž se zúčastnilo celkem 37 střelců z řad strážníků, vězeňské služby a celní správy a to z Rožnova pod Radhoštěm,, Ostravy, Havířova, Přerova, Mikulova, Zlína a České Třebové.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošního ročníku střelecké soutěž se zúčastnilo celkem 37 střelců z řad strážníků, vězeňské služby a celní správy a to z Rožnova pod Radhoštěm,, Ostravy, Havířova, Přerova, Mikulova, Zlína a České Třebové. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je důležité pořádat takové soutěže, ony simulují reálnou bojovou situaci a tím se ti lidé chystají na případný střet s pachatelem. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Glac, hlavní rozhodčí: </w:t>
       </w:r>
       <w:r>
@@ -316,53 +426,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podzim bude v Karviné plný kulturních zážitků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský dům kultury si pro obyvatele města připravil pa podzimní část roku spoustu zajímavých kulturních akcí, počínaje přednáškami přes taneční zábavy až po divadelní představení. Více už prozradí naše další reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tak jako je podzim pestrý ve svých barvách, je pestrá i nabídka karvinského městského domu kultury. Program a akce jsou sestaveny tak, aby si každý našel přesně to, co ho zajímá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tak jako je podzim pestrý ve svých barvách, je pestrá i nabídka karvinského městského domu kultury. Program a akce jsou sestaveny tak, aby si každý našel přesně to, co ho zajímá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Hrubec, ředitelka MěDK Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Aktivity se postupně přesouvají z venku do budov, už jsme absolvovali 3 nádherné koncerty Karvinských varhan, měli jsem i divadlo Lov na losa a teď nás čeká další divadlo, 10.10 k nám poprvé po mnoha letech přijede divadlo Na jezerce s představením After life s Milanem Šteindlerem a Libuší Švormovou. Máme velkou radost, že nám vzrostl počet předplatitelů divadelního předplatného, v letošní sezoně nabídneme a to první z nich se jmenuje Zavřete oči, swing přichází."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těšit se můžete také na reprízu představení Ve státním zájmu  místního divadelního souboru K.V.A.S. A startuje také oblíbený cyklus nazvaný Světové umění v kině Centrum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -521,93 +630,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-07-10-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>