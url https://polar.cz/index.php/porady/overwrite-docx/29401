--- v0 (2026-02-21)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.10.2023, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V boji s kyberzločinem nejvíce pomůže prevence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V našem zpravodajství vás často informujeme o nejrůznějších podvodech v oblasti kyberprostoru, tedy prostřednictvím počítačů či mobilů. Proti tomuto typu kriminality je nejlepší obranu dobrá informovanost a tedy prevence. Odborníci na tato témata se sešli v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,144 +284,137 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K objasnění krádeží pomohla náhoda. Šéf gangu byl totiž ještě navíc vášnivý sprejer a měl tu smůlu, že si stejné oblečení jako ke krádežím světlometů, vzal ke čmárání po zdech, při kterém byl zadržen. Postupně bylo zadrženo celkem 6 pachatelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Komisař 10. oddělení obecné kriminality Ostrava obvinil trojici mužů ze spáchání přečinů krádeže  a poškození cizí věci. V případě odsouzení jim hrozí až pětileté vězení. Dva starší muži jsou  stíháni vazebně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policisté zlodějům prokázali 41 krádeží se škodou 1,5 milionu korun. Také zjistili, že neměli auta a tak světlomety tahali v hokejových taškách nebo igelitových pytlech a využívali i hromadnou dopravu, což jejich dopadení ztěžovalo. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Policisté zlodějům prokázali 41 krádeží se škodou 1,5 milionu korun. Také zjistili, že neměli auta a tak světlomety tahali v hokejových taškách nebo igelitových pytlech a využívali i hromadnou dopravu, což jejich dopadení ztěžovalo.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči na sjezdovce zkoušeli čerpat vodu k hašení chat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z Jablunkovska se při svých zásazích musí často vypořádávat se záludnostmi horského terénu. Proto pořádají cvičení, která je na práci v obtížných podmínkách připravují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi taková netradiční cvičení patří například večerní zimní výšlap v dýchacích přístrojích k horské chatě Kamenitý, nebo trénink dopravy vody s převýšením k horských chatám Skalka a Severka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi taková netradiční cvičení patří například večerní zimní výšlap v dýchacích přístrojích k horské chatě Kamenitý, nebo trénink dopravy vody s převýšením k horských chatám Skalka a Severka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Sadowski, velitel SDH Jablunkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dnes se konalo cvičení hasičů jablunkovského okrsku. Celkem 9 jednotek, 63 hasičů cvičilo tady v Dolní Lomné v lyžařském areálu s názvem Severka. Byly tady tři různé scénáře. První scénář, který hasiči museli řešit, byla dálková doprava vody na 540 metrů z jezera, které slouží pro zasněžování, do přečerpávacích nádrží, které hasiči používají. Jde o takzvané samonosné nádrže. Tam pak začínal v podstatě ten druhý scénář, kdy hasiči řešili likvidaci lesního požáru v nepřístupném terénu pomocí lezecké techniky. Pak jsme zkoušeli scénář, kdy se hadice tahaly po sjezdovce, ve strmém stoupání na vzdálenost 500 metrů. Tam se používalo čerpadlo, které nám tady přivezla firma PROIZS. Je to malé španělské čerpadlo s hmotností 22 kg, které celou tu sjezdovku v podstatě najednou tu vodu vytlačilo pro hašení. A posledním scénářem, který jsme tady zkoušeli bylo v podstatě napojení se na zasněžovací vodovodní řad, který se používá v zimě na zasněžování sněžnými děly. Abychom byli schopni naše hasičské hadice na tento vodovodní řad napojit, tak majitelé lyžařského areálu pořídili speciální redukční ventil, který tady bude umístěný a v případě požáru ho můžeme využít.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Jochymek, SDH Jablunkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Cvičení bylo poměrně fyzicky náročné. Spočívalo hlavně v dopravě vody zespod kopce nahoru na sjezdovku. Dělali jsme přečerpávací stanoviště, já jsem byl například u čerpadla.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protože horské chaty v Beskydech skutečně čas od času hoří, je příprava hasičů nutná. A protože například v zimě mohou mít problém s cisternami dojet až na vrcholy, je nutné ověřit, jestli jsou schopni dostat k místu hašení vodu hadicemi o délce několika stovek metrů. Ověřují také, zda jsou čerpadla schopná vytlačit vodu do velkého převýšení.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Sadowski, velitel SDH Jablunkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “To malé čerpadlo je s dvoutaktním motorem, je to čtyřstupňové čerpadlo, což znamená, že v něm jsou čtyři oběžná kola a vytlačí 26 baru. To znamená, že udělá nějakých 260 výškových metrů. Tady na sjezdovce jsme na délce 500 metrů měli převýšení zhruba 160 metrů a na konci toho hasičského vedení samozřejmě nemůže být nulový tlak, ale musí tam být alespoň 4 bary na použití proudnice k hašení. Co se týče toho systému napojení na zasněžování, tak v podstatě my používáme čerpadlo elektrické, které tady ten areál má a používá je na ta sněžná děla. Jenom se připojíme jako na hydrant."</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci byli oceněni za věrnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -480,93 +588,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-12-10-2023-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>