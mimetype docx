--- v0 (2025-12-18)
+++ v1 (2026-05-17)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.10.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobilní hospic Ondrášek pomáhá k důstojnému konci života</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už u odchodu zhruba 4000 dospělých i dětských pacientů z tohoto světa v rodinném prostředí asistovaly zdravotní týmy mobilního hospice Ondrášek, který sídlí v Ostravě-Zábřehu nedaleko Náměstí SNP. Příští rok oslaví Ondrášek 20 let činnosti. Obvod nedávno opravil jeho budovu s náklady několika milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Na Dni otevřených dveří mohli zájemci sledovat komentovanou  ukázku domácí péče v podání zdravotníků z Ondrášku, mohli  si prohlédnout přístroje, injekce a další zdravotnické  vybavení, které je k mobilní péči používáno. A dostali stejně  jako pacienti knihu o provázení posledními týdny a dny života  Jak být nablízku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislava  Husovská, ředitelka Ondrášku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mobilní  hospic Ondrášek má  dnes významný den, protože se připojuje do kampaně Dožít doma  a vyvrcholením je Papučový den. To znamená, že my chceme  upozornit společnost, že jsou tady mobilní hospice v republice, že  jsou tady služby, pomáháme rodině a nemocnému, který na sklonku  života, je nevyléčitelně nemocný a chce zemřít doma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pacienti bývají v péči pracovníků Ondrášku hospice nejčastěji  několik týdnů, někdy však může jít jen o dny či hodiny,  jindy naopak až o několik měsíců. Na návštěvu jezdí nejméně  jednou týdně, u jiných pacientů až několikrát denně. Při  potížích i mimo plánovaný čas.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pacienti bývají v péči pracovníků Ondrášku hospice nejčastěji  několik týdnů, někdy však může jít jen o dny či hodiny,  jindy naopak až o několik měsíců. Na návštěvu jezdí nejméně  jednou týdně, u jiných pacientů až několikrát denně. Při  potížích i mimo plánovaný čas. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislava  Husovská, ředitelka Ondrášku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Právě tímto obdobím teď  na to chceme upozornit, že ty služby jsou a že se nemají bát  slova hospic, protože když včas zavolají a pomůžeme jim je vést  touto cestou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaměstnanců, kteří se o pacienty starají, má dnes Ondrášek  přes 30. I s psychology, duchovními a sociálními pracovníky. V  zázemí se další tým stará o získávání peněz na služby. Za  dospělými pacienty dojíždějí v okruhu 30 km, děti se přijímají  z celého Moravskoslezského kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zaměstnanců, kteří se o pacienty starají, má dnes Ondrášek  přes 30. I s psychology, duchovními a sociálními pracovníky. V  zázemí se další tým stará o získávání peněz na služby. Za  dospělými pacienty dojíždějí v okruhu 30 km, děti se přijímají  z celého Moravskoslezského kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislava  Husovská, ředitelka Ondrášku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud  má někdo zájem o péči, zavolá na telefon, který je na webových  stránkách mobilního hospicu Ondrášek, a domluví se na tom, co  má pro to udělat. Pokud už je ukončena léčba a pacient má před  sebou relativně krátkou dobu, kde potřebuje tuto pomoc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jelena Ka</w:t>
       </w:r>
       <w:r>
@@ -135,53 +248,52 @@
         <w:t xml:space="preserve">z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">rová,  zdravotní sestra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Když řeknu, že jsem zdravotní sestra v  mobilním hospicu Ondrášek, tak lidi začínají Ježíšmarjá, to  je strašná práce, ale já vidím krásnou práci. Pomáháme jak  pacientovi, tak pracujeme s celou rodinou a ten člověk bohužel,  neexistuje žádná léčba, aby ho zachránila a umožňujeme  pacientovi zemřít v klidu, doma, ve svém prostředí, se svými  blízkými. A je to hodně naplňující, když pomáháš. Vidím,  jak ulevuje se pacientovi, když umírá, zase se ulevuje rodině.  Protože oni dokázali udělat vše, co bylo v jejich silách, a byli  toho přítomni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na  myšlenku,  že  umírající lidé mohou své poslední chvíle trávit v bezpečí  domova se svými blízkými s  profesionální  podporou  mobilního hospice, ukazují  Papučové  dny, konané  vždy  na začátku října. Letos  se do nich opět zapojili zaměstnanci  radnice Ostravy-Jihu.  Činnost  hospicu  podpořili v  papučích také  místostarosta obvodu  Otakar  Šimík a místostarostky Markéta Langrová  a Martina Jarošková.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na  myšlenku,  že  umírající lidé mohou své poslední chvíle trávit v bezpečí  domova se svými blízkými s  profesionální  podporou  mobilního hospice, ukazují  Papučové  dny, konané  vždy  na začátku října. Letos  se do nich opět zapojili zaměstnanci  radnice Ostravy-Jihu.  Činnost  hospicu  podpořili v  papučích také  místostarosta obvodu  Otakar  Šimík a místostarostky Markéta Langrová  a Martina Jarošková. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Deváťáci zkoušeli, která práce jim jde od ruky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -226,51 +338,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ultura-Jih, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">manažerka pro kurzy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Zajímavých disciplín tady máme celou řadu, jedna z  nejoblíbenějších je palačinka a výroba drinků. Z těch  technických oborů si mohou vyzkoušet profesi železničáře, nebo  svářeče, instalatéra, případně nějaké elektroobory. Na pódiu  třeba vystoupí i roboti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Celkem 14 soutěžních stanovišť připravily střední odborné  školy a učiliště. Mladí účastníci také dostávali informace  od potenciálních zaměstnavatelů na konkrétní podmínky  případného zaměstnaní, včetně mzdy a počtu směn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra  Višnická, Kultura-Jih, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">manažerka pro kurzy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ta akce se  zásadně liší od nějakých veletrhů nabídky škol, protože  tady ty děti prochází interaktivní soutěží, kde si můžou  vyzkoušet svoji konkrétní dovednost nebo schopnost zvládnout ten  daný úkol. Ohlas ze základních škol je velký, v podstatě  poptávka naprosto převyšuje naši možnost nabídky. Tuto akci  organizujeme dvakrát, na jaře pro žáky osmých tříd základních  škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -549,57 +660,52 @@
         <w:t xml:space="preserve">tina  Jarošková </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, místostarostka obvodu Ostrava-Jih:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nemám strach určitě z kritiky, protože proto tady jsme. Jsme  otevření názorům té mladé společnosti, protože my někdy  vidíme jenom v úzkém profilu, a nevidíme ty názory, ty potřeby,  tu kritiku, kterou bychom chtěli dostat, ne každý umí říct.  Takže já doufám, že tito mladí lidé budou odvážní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pozvání do  obvodního parlamentu platí pro každého žáka od 6. třídy výše.  Zájemce se přitom nemusí hlásit přes svou základní školu,  stačí, když přijde na nejbližší zasedání žákovského  parlamentu na radnici Ostrava-Jih.</w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pozvání do  obvodního parlamentu platí pro každého žáka od 6. třídy výše.  Zájemce se přitom nemusí hlásit přes svou základní školu,  stačí, když přijde na nejbližší zasedání žákovského  parlamentu na radnici Ostrava-Jih. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -674,93 +780,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-17-10-2023-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>