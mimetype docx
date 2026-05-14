--- v0 (2026-02-27)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.10.2023, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská Fiducia slaví 25 let své existence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jena z nejznámějších nezávislých kulturních institucí v Moravskoslezském kraji slaví 25 let své činnosti. Ostravský klub Fiducia za tu dobu pomohl otevřít mnoho důležitých témat. Bojuje za památky a důležité stavby. Zároveň dělá plno akcí pro veřejnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,75 +178,73 @@
         <w:t xml:space="preserve">Ilona Rozehnalová, předsedkyně spolku Antikvariát  a klub Fiducia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věnujeme se široké paletě kulturních akci, ale co je pro mě  dost zásadní, je to, že jsme dokázali přesvědčit město, aby vypisovalo častěji  architektonické soutěže. Díky tomu se vypsala třeba na jatka, vypsala se na  koncertní síň. A snažili jsme se s městem, ve spolupráci s nimi,  prosazovat to, aby se třeba zachránily některé památky nebo stavby důležité pro  město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oni opravdu, kromě toho, že tady pořádají spousty akcí, tak  otvírají spousty témat. Do jisté míry asi platí, že mohou být vůči městu asi i  oponentní, ale to je zdravé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klub spolupracuje výrazně také s Ostravskou a Slezskou univerzitou,  Národním památkovým ústavem i Archivem města Ostravy na různých historických  publikacích i dokumentárních filmech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klub spolupracuje výrazně také s Ostravskou a Slezskou univerzitou,  Národním památkovým ústavem i Archivem města Ostravy na různých historických  publikacích i dokumentárních filmech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Šústková, ředitelka Archivu města  Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přicházejí za námi s různými požadavky, abychom jim s tím  pomohli. Tak samozřejmě to pomáhá i nám nějakým způsobem změnit pohled na  Ostravu. A na to, jakým způsobem se dá ta historie třeba zpracovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K 25. výročí si na středu 18. října Fiducia připravila  celodenní program se známými ostravskými umělci, projekci videí, výstavu tisků,  pocitovou mapu pro návštěvníky i komentovanou procházku centrem města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K 25. výročí si na středu 18. října Fiducia připravila  celodenní program se známými ostravskými umělci, projekci videí, výstavu tisků,  pocitovou mapu pro návštěvníky i komentovanou procházku centrem města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -206,93 +319,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-20-10-2023-17-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>